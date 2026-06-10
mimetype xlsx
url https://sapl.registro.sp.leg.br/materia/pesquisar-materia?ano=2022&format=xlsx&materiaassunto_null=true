--- v0 (2026-02-05)
+++ v1 (2026-06-10)
@@ -54,4199 +54,4199 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CHIQUINHO DO SERROTE</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao-_ribeirao_branco_-_chapa_hall.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao-_ribeirao_branco_-_chapa_hall.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito proceda Patrolamento no trecho que liga a estrada do Ribeirão Branco das Palmeiras a Fazenda Chapa Hall, neste município.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao-_saltinho_lageado.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao-_saltinho_lageado.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceda Patrolamento no trecho que liga a estrada do Saltinho ao Bairro Lageado, neste município.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao-_lampada_heiti_kurita.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao-_lampada_heiti_kurita.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceda troca de lâmpadas em caráter emergencial na Rua Heiti Kurita próximos os números 65 e 55 em caráter emergencial no Bairro serrote.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>BETO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/ind_reparo_e_manutencao_de_buraco_rua_paineiras.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/ind_reparo_e_manutencao_de_buraco_rua_paineiras.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, o serviço de reparo e manutenção de um buraco que abriu na esquina da Rua Paineiras com a Rua minas Gerais,  Vila Ipê em Registro/SP.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_faixa_de_pedestre_escola_ana_pinto..doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_faixa_de_pedestre_escola_ana_pinto..doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, determine um estudo de viabilidade da implantação de sinalização de solo (faixa de pedestre) e algum tipo de sinalização que mostre a saída de alunos pela Rua Vitor Meireles ao lado Escola Profª Ana Pinto Banks em frente ao portão da saída dos alunos.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>JOSÉ LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_canalizcao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_canalizcao.doc</t>
   </si>
   <si>
     <t>implantação de tubulação de concreto na Rua Ambrósio nº 250 com Rua Joaquim Antônio Campos nº 370 no Caiçara l</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PROFESSOR AQUINO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/redutor_irene_machado.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/redutor_irene_machado.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder a colocação de um redutor de velocidade na reta da estrada do Capinzal após a escola Irene Machado, em frente ao bar e lanche do Gil.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1907/cascalho_quilombo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1907/cascalho_quilombo.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder que seja colocado cascalho na rua do Sérgio em frente ao bar do Eliseu, no Bairro Quilombo a 3 km da Br 116, acesso pela estrada do Capinzal.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/cascalho_bairro_quilombo_pedrinho.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/cascalho_bairro_quilombo_pedrinho.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder que seja colocado cascalho na estrada do Pedrinho em frente ao bar do Eliseu no Bairro Quilombo a 3km da Br 116, acesso pela estrada do Capinzal.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/folha_larga_limpeza.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/folha_larga_limpeza.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a abertura e manutenção da estrada Folha Larga.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_rede_de_esgoto_rua_joao_henrique_genovez.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_rede_de_esgoto_rua_joao_henrique_genovez.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente que proceda um estudo de caso sobre a construção da rede de esgoto que fica atrás da Rua João Henrique Genoves, fundos da casa nº 305 - bairro Serrote em Registro/SP.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/ind_reparo_na_calcada_area_publica_na_rua_sinfronio_costa.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/ind_reparo_na_calcada_area_publica_na_rua_sinfronio_costa.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito, determinar ao setor competente que proceda o reparo na calçada (área pública) na Rua Sinfrônio Costa, nas proximidades do n° 967, bairro centro - Registro/SP.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>GERSON TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/indicacao_faixa_amarela.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/indicacao_faixa_amarela.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, Reiterando a Presente Indicação, 587/2022, Sugerindo ao Senhor Prefeito a Proceder Junto ao Departamento Competente no Sentido de que Seja  estudada a Possibilidade de efetuar a Pintura de Faixa Amarela, nos dois (2), lados da Rua Choichi Ono, em toda sua extensão em frente a Escola Fundação Bradesco._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	_x000D_
 			Em virtude de que, os moradores reclamam, que esta impossível trafegar no local, devido ao grande número de veículos, que ficam estacionados, a espera da saída dos aulos que ali estudam.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>FABIO TATU</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/limpeza_de_guias_e_calcadas.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/limpeza_de_guias_e_calcadas.doc</t>
   </si>
   <si>
     <t>serviço de limpeza de guias e calçadas, em todas as ruas do bairro do Bloco D1.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/indicacao_tapa_buraco_e_malafa_asfaltica.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/indicacao_tapa_buraco_e_malafa_asfaltica.doc</t>
   </si>
   <si>
     <t>serviço de tapa buraco e recomposição asfáltica na Rua Shikishi Suguinoshita, no bairro Vila Cabral.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_tapa_buracos_cha_ribeira.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_tapa_buracos_cha_ribeira.doc</t>
   </si>
   <si>
     <t>serviço de tapa buracos na estrada do Chá  Ribeira.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/indicacao_tapa_buracos_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/indicacao_tapa_buracos_1.doc</t>
   </si>
   <si>
     <t>serviço de tapa buracos na estrada do Paulistano ao Bamburral de Cima.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/corrimao_rua_bahia_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/corrimao_rua_bahia_1.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder colocação de um corrimão na escadaria da Rua Bahia, n 205, Bairro Vila Fatima.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/pavimentacao_da_rua_ipe.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/pavimentacao_da_rua_ipe.doc</t>
   </si>
   <si>
     <t>que proceda com pavimentação da Rua Paineira, no bairro Jd. Ipê.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>SANDRA KENNEDY</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao__redutor_de_velocidade_jd_sao_paulo_19.09.2022_skv_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao__redutor_de_velocidade_jd_sao_paulo_19.09.2022_skv_2.doc</t>
   </si>
   <si>
     <t>implantação de dispositivos que possam assegurar a segurança no trânsito na relação com pedestres e ciclistas, garantindo redução de velocidade e travessias de pedestres seguras na Avenida Franco Montoro, na altura do Jardim São Paulo/Jardim Paraná, em locais de maior fluxo de pedestres para acessar o comércio local.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>DITO CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/ind-_rampa_de_acesso_votupoca.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/ind-_rampa_de_acesso_votupoca.doc</t>
   </si>
   <si>
     <t>construção de uma rampa de acesso, no bairro Votupoca, próximo a Chácara Cardoso.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/ind-_patrolamento_nas_ruas_agrochas.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/ind-_patrolamento_nas_ruas_agrochas.doc</t>
   </si>
   <si>
     <t>patrolamento nas ruas: Projetada A, José Moreira, projetada C, Raul Albérico, projetada E, Maria Leandro Barbosa, no bairro Agrochá e na vila da Palha, nas ruas Onésio Mendes, Delfino da Silva, Horácio Honório de Castro e Geraldo Teles.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_limpeza.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_limpeza.doc</t>
   </si>
   <si>
     <t>limpeza e aterro nos fundos do lote da Rua 12, lado direito, nº 130, fundos com a Rua 13, no Jardim Paulistano.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/indicacao_recomposicao_asfalto.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/indicacao_recomposicao_asfalto.doc</t>
   </si>
   <si>
     <t>proceder serviço correção de asfalto na Avenida Jesus Alves Costa, bairro Jardim Paulistano.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_pavimentacao_rua_paineira_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_pavimentacao_rua_paineira_1.doc</t>
   </si>
   <si>
     <t>, sugerindo ao Senhor Prefeito a proceder pavimentação Rua Paineira, bairro Ipê.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/indicacao__calcada_da_rua_dracena_-_jd_sao_paulo_21.09.2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/indicacao__calcada_da_rua_dracena_-_jd_sao_paulo_21.09.2022.doc</t>
   </si>
   <si>
     <t>retirada de lixo decorrente da roçada na Rua Dracena, do lado da Escola Olga Clivatti, no Jardim São Paulo, assim como o reparo da calçada e da tampa da boca de lobo.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/indicacao__recapeamento_da_rua_simeao_francisco_de_lima_-_nosso_teto_21.09.2022_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/indicacao__recapeamento_da_rua_simeao_francisco_de_lima_-_nosso_teto_21.09.2022_1.doc</t>
   </si>
   <si>
     <t>inclusão, no próximo serviço de melhoria das ruas, o recapeamento asfáltico da Rua Simeão Francisco de Lima, no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/redutor_de_velocidade_no_serrote.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/redutor_de_velocidade_no_serrote.doc</t>
   </si>
   <si>
     <t>instalação de redutor de velocidade na Rua Daniel das Neves, no bairro Serrote.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/reparo_na_quadra_coberta_da_escola_kesao_kasuga_serrote.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/reparo_na_quadra_coberta_da_escola_kesao_kasuga_serrote.doc</t>
   </si>
   <si>
     <t>reparo na quadra coberta da escola Kessao Kassuga, no bairro Serrote.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/manut._notif._calcada_rua_ana_pinto_banks.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/manut._notif._calcada_rua_ana_pinto_banks.doc</t>
   </si>
   <si>
     <t>serviços de reparos e manutenção ou que notifique o responsável para que o faça, no que diz respeito ao passeio público (calçada) localizada na Rua Ana Pinto Banks, no terreno em frente ao Mag Atacadão, na Vila Cabral.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/canaleta_no_bairro_agrocha.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/canaleta_no_bairro_agrocha.doc</t>
   </si>
   <si>
     <t>construção de uma canaleta na esquina da Rua Onésio Mendes com a Rua Benedito Alves, no bairro Agrochá.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>HEITOR SANSÃO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/ind_29.09.22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/ind_29.09.22.doc</t>
   </si>
   <si>
     <t>instalação de uma lixeira coletiva na Rua Alexandre Agenor de Morais – bairro: Vila São Francisco, próximo ao número 51 (escadaria).</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/estatuto_aux.851.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/estatuto_aux.851.doc</t>
   </si>
   <si>
     <t>que viabilize um estudo, através de perícia, no local de trabalho dos auxiliares de serviços gerais que executam serviços junto ao poder público municipal.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/ind_melhorias_na_estrada__dos_ferreiras852.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/ind_melhorias_na_estrada__dos_ferreiras852.doc</t>
   </si>
   <si>
     <t>Melhorias na estrada dos Ferreiras, no Capinzal.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/ind_recapeamento_asfaltico_rua_joaquim_magno_dos_santos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/ind_recapeamento_asfaltico_rua_joaquim_magno_dos_santos.doc</t>
   </si>
   <si>
     <t>reitera a indicação n° 202/2022, para que seja viabilizado, como pauta prioritária, o serviço de recapeamento asfáltico da Rua Joaquim Magno dos Santos, bairro Centro.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/ind_recapeaento__rua_paineira_jardim_ipe.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/ind_recapeaento__rua_paineira_jardim_ipe.doc</t>
   </si>
   <si>
     <t>recapeamento da Rua Paineiras, no Jardim Ipê.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/ind_recapemento_na_estrada_do_riebirao_de_registro.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/ind_recapemento_na_estrada_do_riebirao_de_registro.doc</t>
   </si>
   <si>
     <t>recapeamento da estrada do bairro Ribeirão de Registro, próximo a mercearia do Pereira.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/indtapa_buraco_na_rua_adriano_franco_vila_nova.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/indtapa_buraco_na_rua_adriano_franco_vila_nova.doc</t>
   </si>
   <si>
     <t>serviço de tapa buraco na Rua Adriano Franco, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/faixa_elevada_escola_elza_de_carvalho.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/faixa_elevada_escola_elza_de_carvalho.doc</t>
   </si>
   <si>
     <t>implantação de uma travessia elevada (lombofaixa) em frente à Escola Estadual Elza Orsini de Carvalho na Av. Governador Franco Montoro, 100, no bairro Nosso Teto.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/manut._da_calcada_dos_fundos_do_estadio.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/manut._da_calcada_dos_fundos_do_estadio.doc</t>
   </si>
   <si>
     <t>serviços de reparos e manutenção, no que diz respeito ao passeio público (calçada) localizada na rua Guanabara, fundos do Estádio Municipal Alberto Bertelli, no Centro de Registro.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/recuperacao_da_malha_asfaltica_rua_juquia_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/recuperacao_da_malha_asfaltica_rua_juquia_1.doc</t>
   </si>
   <si>
     <t>serviço de recuperação da malha asfáltica e da manutenção da rua Juquiá, vila Tupy.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/limpeza_do_corrego_jd._caicara2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/limpeza_do_corrego_jd._caicara2.doc</t>
   </si>
   <si>
     <t>serviço de limpeza do córrego que margeia a Rua Pirapitinga, Jardim Caiçara 2.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/ind_ponto_de_onibus_abrigo_rua_seiji_sumida_reiterar.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/ind_ponto_de_onibus_abrigo_rua_seiji_sumida_reiterar.doc</t>
   </si>
   <si>
     <t>reitera a indicação n° 788/2022 solicitando um estudo para que seja viabilizada a implantação de um abrigo de passageiros (ponto de ônibus) na Rua Seiji Sumida.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/ind_vistoria_arvore_arapongal_jardim_caicara_ii.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/ind_vistoria_arvore_arapongal_jardim_caicara_ii.doc</t>
   </si>
   <si>
     <t>vistoria de uma árvore, na rua Maria Alves da Silva Campo, 63 Jardim Caiçara II  em Registro/SP.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/ind_troca_de_coletor_de_lixo_boa_vista_rio.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/ind_troca_de_coletor_de_lixo_boa_vista_rio.doc</t>
   </si>
   <si>
     <t>que proceda a troca da caixa de coleta de lixo, por uma maior, no bairro Boa Vista Rio, na Rua da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/central_de_linguas.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/central_de_linguas.doc</t>
   </si>
   <si>
     <t>implantação de uma CENTRAL DE LIBRAS (LÍNGUA BRASILEIRA DE SINAIS) no âmbito do município de Registro.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/ind_865-222.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/ind_865-222.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade na Rua Acre – Vila Fátima, na altura do número 52.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>XAVICO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/canaleta_rua_da_saudade.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/canaleta_rua_da_saudade.doc</t>
   </si>
   <si>
     <t>estudo para fazer uma depressão (canaleta) na esquina da Rua da Saudade com a Rua Paraná, Centro.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/luminarias_na_rua_taubate.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/luminarias_na_rua_taubate.doc</t>
   </si>
   <si>
     <t>troca de uma lâmpada queimada na Rua Taubaté próximo ao nº 317, Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/tapa_buraco_rua_tiata_191.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/tapa_buraco_rua_tiata_191.doc</t>
   </si>
   <si>
     <t>serviço de tapa buraco na Rua Tiatã em frente ao nº 191, Bairro Vila Nova.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/podar_arvore_na_rua_bahia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/podar_arvore_na_rua_bahia.doc</t>
   </si>
   <si>
     <t>poda da árvore na Rua Bahia, em frente a Creche Municipal Novo Mundo, no bairro Vila Fátima.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/manut._e_recup._da_ciclovia_arapongal.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/manut._e_recup._da_ciclovia_arapongal.doc</t>
   </si>
   <si>
     <t>serviços de reparos e manutenção, no que diz respeito ao passeio público (ciclovia) que liga o centro da cidade ao bairro Arapongal</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/recomp._asfalt._jose_dias_de_araujo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/recomp._asfalt._jose_dias_de_araujo.doc</t>
   </si>
   <si>
     <t>que faça gestão junto a concessionária Sabesp para que proceda a recomposição asfáltica de acordo com a Lei Municipal 1.208/2011 na Rua José Dias de Araújo, em frente ao número 850, bairro Ribeirópolis.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/recomp._asfalt._wanderley_a._tafner.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/recomp._asfalt._wanderley_a._tafner.doc</t>
   </si>
   <si>
     <t>que faça gestão junto a concessionária Sabesp para que proceda a recomposição asfáltica de acordo com a Lei Municipal 1.208/2011 na Rua Wanderley Alves Tafner, em frente ao número 62, centro.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/recomp._asfalt._rua_paineiras.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/recomp._asfalt._rua_paineiras.doc</t>
   </si>
   <si>
     <t>recomposição asfáltica (Operação “Tapa Buracos”), na Rua Paineiras, próximo ao nº 35, no Jd. Ipê.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>CAPITÃO RENATO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_-_boca_de_lobo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_-_boca_de_lobo.doc</t>
   </si>
   <si>
     <t>limpeza das bocas de lobo da Rua Meraldo Prévide, no centro na cidade de Registro</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_1.doc</t>
   </si>
   <si>
     <t>que proceda notificação para o proprietário efetuar a conservação e limpeza do terreno murado na esquina da Av. Presidente Kennedy com a Rua Saturno, centro na cidade de Registro</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_2.doc</t>
   </si>
   <si>
     <t>A proceder a notificação para o proprietário efetuar a conservação e limpeza do imóvel situado ao lado do número 285 na Av. Presidente Kennedy, centro na cidade de Registro</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_3.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_3.doc</t>
   </si>
   <si>
     <t>A proceder a notificação para o proprietário efetuar a conservação e limpeza do terreno situado em frente ao número 285 na Av. Presidente Kennedy, centro na cidade de Registro.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_-_conservacao_e_limpeza_do_terreno.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_-_conservacao_e_limpeza_do_terreno.doc</t>
   </si>
   <si>
     <t>que proceda com notificação para o proprietário efetuar a conservação e limpeza da propriedade na esquina da Rua Meraldo Previde com a Rua Ryosaku Yamazaki, centro na cidade de Registro</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_-_retirada_do_arbusto.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_-_retirada_do_arbusto.doc</t>
   </si>
   <si>
     <t>A proceder a notificação e retirada do arbusto da calçada do proprietário da casa na Rua Meraldo Previde, número 122, centro na cidade de Registro.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_-_semaforo_e_faixa_de_pedestre.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_-_semaforo_e_faixa_de_pedestre.doc</t>
   </si>
   <si>
     <t>estudo para a instalação de um semáforo e uma faixa  elevada para pedestre, na Rua Joaquim Marques Alves, próximo do cruzamento da Rua Joaquim Marques Alves com a Rua sete barras.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/patrolamento_estrada_bamburral_de_baixo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/patrolamento_estrada_bamburral_de_baixo.doc</t>
   </si>
   <si>
     <t>serviço de cascalhamento e patrolamento na Estrada do Bamburral até a Estrada do Tiatã.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/indicacao_poda_de_arvore_.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/indicacao_poda_de_arvore_.doc</t>
   </si>
   <si>
     <t>Poda de árvore, na Rua Pero Vaz de Caminha, Nº 41, no Bairro Jardim Brasil, Registro SP.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_banda_municipal.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_banda_municipal.doc</t>
   </si>
   <si>
     <t>estudo da possibilidade de que o prédio, que já foi ocupado pela Junta Militar em Nosso Município, passe a ser Sede da Banda Municipal.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/ind_poda__estrada_eurico_verrissimo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/ind_poda__estrada_eurico_verrissimo.doc</t>
   </si>
   <si>
     <t>serviço de poda da árvore na Rua Eurico Veríssimo Jardim Leblon em Registro/SP.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/ind_saneamento_basico_esgoto_rua_eulalia_xavier.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/ind_saneamento_basico_esgoto_rua_eulalia_xavier.doc</t>
   </si>
   <si>
     <t>estudo de viabilidade para a implantação da rede de Esgoto no final da Rua Eulália Xavier no bairro Arapongal</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_886_-_2022_redutor_rua_jeronimo_monteiro_lopes_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_886_-_2022_redutor_rua_jeronimo_monteiro_lopes_2.doc</t>
   </si>
   <si>
     <t>redutor de velocidade na Rua Jeronimo Monteiro Lopes, Bairro Vila São Francisco.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_no_887_-_2022_-_lageado_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_no_887_-_2022_-_lageado_2.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceda Patrolamento e cascalhamento na estrada na do Lageado, neste município.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/indicacao_no_888_-_2022_-_lixeira_socal_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/indicacao_no_888_-_2022_-_lixeira_socal_1.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceda URGENTEMENTE IMPLANTAÇÃO DE LIXEIRA no bairro Usina do Serrote/SOCAL, neste município.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_889_-_juventino_pedroso.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_889_-_juventino_pedroso.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito para que proceda estudo no sentido de tornar a Rua Juventino Pedroso mão única da BR116 sentido Bairro Serrote.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_no_890_-_2022_pavimentacao_portal_do_vale.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_no_890_-_2022_pavimentacao_portal_do_vale.doc</t>
   </si>
   <si>
     <t>Indico o Excelentíssimo Senhor Prefeito, por intermédio da Secretaria competente, que seja realizado estudo urgente para viabilidade de pavimentação, preferencialmente com material adequado e resistente, na Rua C “Portal do Vale”, no bairro Ribeirão de Registro.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_no_891_-_2022_canaleta__onesio_mendes_agrocha_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_no_891_-_2022_canaleta__onesio_mendes_agrocha_1.doc</t>
   </si>
   <si>
     <t>Construção de canaleta na rua Onezio Mendes no AGROCHA</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_892_ind-_muro_de_arrimo_na_rua_benedito_alves_agrocha.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_892_ind-_muro_de_arrimo_na_rua_benedito_alves_agrocha.doc</t>
   </si>
   <si>
     <t>MURO DE ARRIMO NA RUA, VEREADOR Benedito Alves/ agrocha</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_893_-_2022_ind-reforma_do_abrigo_capinzal_esquina_com_timoteo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_893_-_2022_ind-reforma_do_abrigo_capinzal_esquina_com_timoteo.doc</t>
   </si>
   <si>
     <t>REFORMA NO ABRIGO DO CAPINZAL PROXIMO AO TIMOTEO</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_894_-_2022_indicacao_quebra_molas_bamburral.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_894_-_2022_indicacao_quebra_molas_bamburral.doc</t>
   </si>
   <si>
     <t>Apresento A. Exa... nos termos do art. 225 do Regimento interno, a presente indicação, sugerindo ao Senhor Prefeito, através da Secretaria competente, estudo para implantação quebra mola estrada Bamburral de Cima  sentido chá Ribeira próximo sitio Edson Utsunomia.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_895_-_2022_ind-_semafaro_na_avenida_saburo_kameyama_no_agrocha.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_895_-_2022_ind-_semafaro_na_avenida_saburo_kameyama_no_agrocha.doc</t>
   </si>
   <si>
     <t>SEMAFARO NA AVENIDA SABURO KAMEYAMA NO AGROCHA</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_896_-_2022_ind_cascalho_e_fresagem_boa_vista_estrada_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_896_-_2022_ind_cascalho_e_fresagem_boa_vista_estrada_1.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, que seja realizada o serviço de cascalhamento e fresa na Estrada do Boa vista Estrada em Registro/SP.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/indicacao_no_897_reitera_ind_fresa_na_rua_adriano_franco.....doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/indicacao_no_897_reitera_ind_fresa_na_rua_adriano_franco.....doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, patrol e fresa em toda extensão da Rua Adriano Franco de Oliveira Canto, Vila Nova em Registro/SP.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_no_898_ind_fresa_na_rua_acacio_kotona_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_no_898_ind_fresa_na_rua_acacio_kotona_2.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente,  fresa na  Rua Acácio Kotona Oliveira, Vila Nova em Registro/SP.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_899_-_2022_ind_._rocada_choichi_ono.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_899_-_2022_ind_._rocada_choichi_ono.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, que seja realizada a manutenção Roçada e Varrição na Rua Choichi Ono, Bairro Vila São Francisco próximo a ponte.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/indicacao_900_-_2022_ind_._rocadarua_6_jardim_leblon.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/indicacao_900_-_2022_ind_._rocadarua_6_jardim_leblon.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a providenciar junto à Secretaria competente, que seja realizada a manutenção Roçada na Rua 6 Jardim Leblon em Registro/SP.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_901_indicacao-_morro_seco_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_901_indicacao-_morro_seco_1.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito para que proceda Patrolamento e cascalhento nos bairros Morro Seco I e II, neste município.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao-_sao_domingos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao-_sao_domingos.doc</t>
   </si>
   <si>
     <t>patrolamento e cascalhamento na estrada do São Domingos, neste município.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/nome_da_rua_maria_isabel_de_brito.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/nome_da_rua_maria_isabel_de_brito.doc</t>
   </si>
   <si>
     <t>que envie a esta casa de leis, Projeto de Lei denominando o nome da Rua "Projetada Um" no bairro Vila Romão, com o nome MARIA IZABEL DE BRITO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/redutor_rua_vitor_meireles.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/redutor_rua_vitor_meireles.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade na Rua Vitor Meireles próximo ao nº 110, Bairro Vila Florida.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_quebra_molas_bamburral_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_quebra_molas_bamburral_2.doc</t>
   </si>
   <si>
     <t>implantação quebra mola estrada Bamburral de Cima,  sentido chá Ribeira, próximo sítio Edson Utsunomia.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/servico_de_rocada_e_limpeza_rua_albano_marques_r4_no_78_lado_direito_e_esquerdo_jd._paulistano._1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/servico_de_rocada_e_limpeza_rua_albano_marques_r4_no_78_lado_direito_e_esquerdo_jd._paulistano._1.doc</t>
   </si>
   <si>
     <t>serviço de roçada e limpeza de lote na Rua Albano Marques R4 n. 78 lado esquerdo e direito Jardim Paulistano.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_servico_troca_de_lampadas_jd._virginia_e_jd._paulistano..doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_servico_troca_de_lampadas_jd._virginia_e_jd._paulistano..doc</t>
   </si>
   <si>
     <t>troca de lâmpadas nos bairros do Jardim Virginia e Jardim Paulistano, conforme relação anexo.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cobertura_boulevard.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cobertura_boulevard.doc</t>
   </si>
   <si>
     <t>que determine vistoria e serviços de reparo e manutenção na cobertura do Boulevard da Avenida Clara Gianotti de Souza, em especial no trecho de frente a Pastelaria/Rotisseria Oriente.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/pintura_de_faixa_amarela_rua_belizario_olimpio.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/pintura_de_faixa_amarela_rua_belizario_olimpio.doc</t>
   </si>
   <si>
     <t>Indico o Excelentíssimo Senhor Prefeito Municipal, por intermédio da Secretaria de Trânsito e Mobilidade Urbana, que determine estudo de viabilidade de  pintura de faixa amarela e sinalização de “Proibido Estacionar” na esquina da rua Belizario Olímpio da Silva cruzamento com Av. Clara Gianotti de Souza ao lado do ponto de ônibus</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/limpeza_de_bueiros_serralh._shimada_trevo_sp_139.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/limpeza_de_bueiros_serralh._shimada_trevo_sp_139.doc</t>
   </si>
   <si>
     <t>serviços de limpeza de bueiros/bocas de lobo da Av. Clara Gianotti de Souza, cruzamento com a SP 139, ao lado antiga serralheira Shimada.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/prolongamento_de_rede_d_agua_boa_vista.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/prolongamento_de_rede_d_agua_boa_vista.doc</t>
   </si>
   <si>
     <t>que interceda junto a Sabesp (Companhia de Saneamento Básico do Estado de São Paulo), para realizar a extensão do prolongamento da rede de água no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/luminarias_na_rua_maua.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/luminarias_na_rua_maua.doc</t>
   </si>
   <si>
     <t>troca de uma lâmpada queimada na rua Mauá próximo ao nº 62, Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/ind_saneamento_basico_esgoto_rua_projetada_b_vila_da_palha.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/ind_saneamento_basico_esgoto_rua_projetada_b_vila_da_palha.doc</t>
   </si>
   <si>
     <t>estudo para a implantação da Rede de Esgoto e Água, Rua Projetada B próximo ao nº 620 no Bairro Vila da Palha.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/varricao_retirada_de_entulhos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/varricao_retirada_de_entulhos.doc</t>
   </si>
   <si>
     <t>varrição e retirada de entulhos e colocação de uma placa com o dizer "PROIBIDO JOGAR LIXO - SUJEITO A MULTA" na Rua Horácio Ferreira em frente ao nº 243 no Centro.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_-_geracino_guedes.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_-_geracino_guedes.doc</t>
   </si>
   <si>
     <t>REITERANDO indicação 656/2022  ao Senhor Prefeito para que proceda Implantação de placa denominativa na Rua Geracino Guedes, bairro serrote, conforme solicitação dos Correios. estudo no sentido de tornar a Rua Juventino Pedroso mão única da BR116 sentido Bairro Serrote.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_3_rocada_jesus_alves.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_3_rocada_jesus_alves.doc</t>
   </si>
   <si>
     <t>serviço de roçada na Avenida Jesus Alves Costa 850, bairro Jardim Paulistano.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao-_lampada_benedito_evaristo_pereira.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao-_lampada_benedito_evaristo_pereira.doc</t>
   </si>
   <si>
     <t>troca de lâmpadas em caráter emergencial na Rua Benedito Evaristo Pereira, próximos aos números 105 e 182 no Bairro serrote.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_-_saltinho_curva_reiterar.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_-_saltinho_curva_reiterar.doc</t>
   </si>
   <si>
     <t>REITERANDO indicação 375/2022  ao Senhor Prefeito para que proceda alargamento de Estrada(curva) em frente ao sítio Antônio Rosseti, aproximadamente à 600 metros da BR116 sentido Saltinho.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_-_cras_serrote.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_-_cras_serrote.doc</t>
   </si>
   <si>
     <t>estudo URGENTE quanto a implantação de uma unidade de C.R.A.S Centro de Referência da Assistência Social ou atuar de forma volante no Bairro Serrote para o próximo ano.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/extensao_de_ilum._viela_cedro_e_maria_eulalia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/extensao_de_ilum._viela_cedro_e_maria_eulalia.doc</t>
   </si>
   <si>
     <t>estudo de viabilidade de extensão de rede iluminação pública e também instalação de luminárias na Viela Cedro e na Av. Vereadora Maria Eulália Xavier, n altura do nº 75, bairro Arapongal</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/pavimentacao_da_rua_akemi_daykubara.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/pavimentacao_da_rua_akemi_daykubara.doc</t>
   </si>
   <si>
     <t>serviços de perenização, e melhorias  (patrolamento, fresagem) com posterior estudo de pavimentação da rua Akemi Daikubara, no bairro Arapongal.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/pavimentacao_da_av._marginal_arapongal_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/pavimentacao_da_av._marginal_arapongal_1.doc</t>
   </si>
   <si>
     <t>serviços de perenização, e melhorias  (patrolamento, fresagem) com posterior estudo de pavimentação da Av. Marginal cruzamento com a rua Projetada “A”, no bairro Arapongal.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/abrigo_de_passageiro_aldeia_indigena_votupoca.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/abrigo_de_passageiro_aldeia_indigena_votupoca.doc</t>
   </si>
   <si>
     <t>estudo de viabilidade para implantação de um abrigo de passageiros (ponto de ônibus) na entrada da aldeia indígena, no bairro Votupoca.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/podar_arvore_na_rua_rondonia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/podar_arvore_na_rua_rondonia.doc</t>
   </si>
   <si>
     <t>serviço de poda de árvore na Rua Rondônia nº 52- fundos, Bairro Vila Fátima.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/faixa_pedestre_-_rua_belem.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/faixa_pedestre_-_rua_belem.doc</t>
   </si>
   <si>
     <t>reforma (pintura) da faixa de pedestres na Rua Belém, Bairro Vila Ribeirópolis.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/tapa_buraco_rua_belem.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/tapa_buraco_rua_belem.doc</t>
   </si>
   <si>
     <t>serviço de tapa buraco na Rua Belém esquina com a Rua José Dias de Araújo, Bairro Vila Ribeirópolis.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/tapa_buraco_rua_tiata.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/tapa_buraco_rua_tiata.doc</t>
   </si>
   <si>
     <t>serviço de tapa buraco na Rua Tiatã próximo ao nº 100, Bairro Vila Nova.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/ind_poda__estrada_esmeralda.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/ind_poda__estrada_esmeralda.doc</t>
   </si>
   <si>
     <t>poda da árvore da rua Esmeralda bairro Centro  em frente ao nº 30 em Registro/SP.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao___troca_de_lampadas__rua_4__31_jd_virginia_09.11.__2022_skv.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao___troca_de_lampadas__rua_4__31_jd_virginia_09.11.__2022_skv.doc</t>
   </si>
   <si>
     <t>troca de lâmpadas queimadas na Rua quatro na altura do nº 31, no bairro Jardim Virgínia.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/ind_nome_de_creche.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/ind_nome_de_creche.doc</t>
   </si>
   <si>
     <t>a providenciar junto à Secretaria competente, que a Professora ELIANE RODRIGUES FERREIRA POVINSKI ROLIM (in memorianm) seja lembrada dando seu nome em homenagem a uma nova creche, pois sua contribuição como professora no município foi de extrema importância, mas também nos deixou muitas lições, aprendizados e muitas memórias boas.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao__rua_crisatemo_vila_romao_09.11.2022_com_fotos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao__rua_crisatemo_vila_romao_09.11.2022_com_fotos.doc</t>
   </si>
   <si>
     <t>retirada de entulhos e lixo e depositados na Rua Crisântemo próximo a linha de trem, na Vila Romão.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/ind_sabesp_afundamento_seiji_sumida.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/ind_sabesp_afundamento_seiji_sumida.doc</t>
   </si>
   <si>
     <t>que seja realizado junto com concessionária Sabesp a correção do asfalto e afundamento na rua Seiji Sumida, prox nº478, no centro da cidade.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/ind_redutor_de_velocidade__fortaleza.hhh.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/ind_redutor_de_velocidade__fortaleza.hhh.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade na Rua Fortaleza Vila Ribeirópolis em Registro..</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/ind_bueiro_seiji_sumida.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/ind_bueiro_seiji_sumida.doc</t>
   </si>
   <si>
     <t>desobstrução do Bueiro da  rua Seiji Sumida, prox nº478 bairro centro em Registro/SP.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ind_melhorias_na_estrada__dos_ferreiras_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ind_melhorias_na_estrada__dos_ferreiras_2.doc</t>
   </si>
   <si>
     <t>MELHORIAS NA ESTRADA DOS FERREIRAS NO CAPINZAL</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ind_horarios_de_onibus_do_agrocha.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ind_horarios_de_onibus_do_agrocha.doc</t>
   </si>
   <si>
     <t>NOVOS   HORARIOS DE ONIBUS PARA O BAIRRO AGROCHA</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/recomp._asfalt._av._jonas_banks_bazar_kelly.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/recomp._asfalt._av._jonas_banks_bazar_kelly.doc</t>
   </si>
   <si>
     <t>recuperação da malha asfáltica e da manutenção da Av. Jonas Banks Leite próximo ao número 290, em frente ao Bazar Kelly, centro.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/luminarias_na_rua_jose_suguinoshita.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/luminarias_na_rua_jose_suguinoshita.doc</t>
   </si>
   <si>
     <t>troca de uma lâmpada queimada na Rua José Suguinoshita em frente ao nº 129, Bairro Alay José Correa.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/placas_de_sinalizacao_de_passagem_de_animais.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/placas_de_sinalizacao_de_passagem_de_animais.doc</t>
   </si>
   <si>
     <t>colocação de placas de sinalização (cuidado animais) na Estrada do Capinzal, do trecho do posto de saúde ate a Escola Irene Machado.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/tapa_buraco_rua_guaturama.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/tapa_buraco_rua_guaturama.doc</t>
   </si>
   <si>
     <t>que seja realizado o serviço de tapa buraco na Rua Guaturama, Bairro Vila Nova.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/redutor_rua_alfredo_marques_de_aquiar.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/redutor_rua_alfredo_marques_de_aquiar.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade na Rua Alfredo Marques de Aguiar, Bairro Caiçara I.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/boca_de_lobo_na_rua_violeta.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/boca_de_lobo_na_rua_violeta.doc</t>
   </si>
   <si>
     <t>estudo para construir uma boca de lobo na Rua Violeta, Bairro Vila Romão.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/limpeza_das_bocas_de_lobo_vila_sao_francisco.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/limpeza_das_bocas_de_lobo_vila_sao_francisco.doc</t>
   </si>
   <si>
     <t>limpeza das tubulações e das bocas de lobo de todas as ruas do bairro Vila São Francisco.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_implantacao_de_placa_rua_chuji_suzuki.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_implantacao_de_placa_rua_chuji_suzuki.doc</t>
   </si>
   <si>
     <t>implantação de placa com nome da Rua Chuji Suzuki no bairro Jardim Caiçara em Registro/SP.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ind_redutor_de_velocidade_jd_caicara.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ind_redutor_de_velocidade_jd_caicara.doc</t>
   </si>
   <si>
     <t>estudo de viabilidade da implantação de redutor de velocidade na Rua Maria Alves da Silva Campo, 63 Jardim Caiçara II</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_cotainer__bloco_23.11._2022_2_-_copia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_cotainer__bloco_23.11._2022_2_-_copia.doc</t>
   </si>
   <si>
     <t>sejam tomadas providências no sentido de fazer a retirada de entulhos depositados na esquina da Rua Vivaldo Pereira de Almeida (Rua da UBS do Bloco B), com a Rua Paulo Banks Leite, Bloco B e a instalação de um Contêiner Lixeira, pois os moradores do entorno habituaram a deixar lixos naquele local.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao__av_clara_gianotti_e_souza_vila_romao_23.11.2022_skv_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao__av_clara_gianotti_e_souza_vila_romao_23.11.2022_skv_2.doc</t>
   </si>
   <si>
     <t>que sejam tomadas providências no sentido de determinar que seja feita  a limpeza da calçada ao longo da Avenida Clara Gianotti de Souza desde o Jardim Caiçara até a ponte da Vila Romão. (fotos em anexo)</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_948.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_948.doc</t>
   </si>
   <si>
     <t>que seja avaliado a viabilidade de instalação de uma árvore de natal e presépio na proximidade do lago existente no Bloco “B”.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/ind_949.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/ind_949.doc</t>
   </si>
   <si>
     <t>instalação de uma Cobertura no Abrigo de ônibus (cebolinha) na Av. Wild José de Souza, Centro em Registro/SP.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/ind_950.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/ind_950.doc</t>
   </si>
   <si>
     <t>reparo na calçada (área pública) na Rua Pres. Getúlio Vargas ao lado da loja Caedu  ao lado do estacionamento de motos, bairro centro - Registro/SP.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/ind_951.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/ind_951.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito que providencie junto à Secretaria competente, que proceda a poda de árvores na Rua Salvador nº148, Vila Ribeirópolis em Registro/SP.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/ind_952.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/ind_952.doc</t>
   </si>
   <si>
     <t>serviço de recapeamento asfáltico da Rua Adriano Franco de Oliveira Canto, Vila Nova</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/ind_953.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/ind_953.doc</t>
   </si>
   <si>
     <t>estudo de viabilidade da implantação de algum tipo de redutor de velocidade, sinalização horizontal ou até mesmo tachões para reduzirem a velocidade na Rua Nelson Brihi badur com a Rua Santa Tereza próximo à UPA24 horas.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/ind954.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/ind954.doc</t>
   </si>
   <si>
     <t>serviço Cascalhamento  na estrada do Bairro Capinzal antes da ponte que passa pela linha férrea</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/ind955.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/ind955.doc</t>
   </si>
   <si>
     <t>serviço de cascalhamento e fresa na Rua Av. Barra do Juquiá e nas ruas laterais, Rua 01 a 06 no Bairro Jardim Valeri.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/ind956.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/ind956.doc</t>
   </si>
   <si>
     <t>rovidências para melhoria no sistema de iluminação pública da passarela de pedestres localizada Av. Castelo Branco travessia que vai pro Vila Nova.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_957.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_957.doc</t>
   </si>
   <si>
     <t>reitera a indicação n° 220/2022 solicitando junto à Secretaria competente, que proceda Poda de árvore na Rua  Projetada 1 (hum) Nº 01 Bairro Agrochá.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/ind958.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/ind958.doc</t>
   </si>
   <si>
     <t>reitera  a indicação n° 693/2022 solicitando o serviço de restauração e limpeza da Calçada em frente a área verde  da Rua Sinfrônio Costa ao lado do nº 155 - Bairro Centro em Registro/SP.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/ind959.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/ind959.doc</t>
   </si>
   <si>
     <t>serviço de reparo de tapa buraco na descida da Rua Tiatã e esquina com Rua Tereza Takako Falcão,  Vila Nova.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/ind960.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/ind960.doc</t>
   </si>
   <si>
     <t>desobstrução de Bueiros na rua João Henrique Genovês, em frente ao nº 305   e nº 208  Serrote.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/ind961.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/ind961.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 225 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito providenciar junto a secretaria competente que seja feito um estudo para a implantação de tubulação de rede de esgoto Bairro Votupoca município de Registro/SP.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/limpeza_das_bocas_de_lobo_alay_correa.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/limpeza_das_bocas_de_lobo_alay_correa.doc</t>
   </si>
   <si>
     <t>limpeza das tubulações e das bocas de lobo de todas as Ruas do bairro Alay José Correa.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/luminarias_na_rua_bahia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/luminarias_na_rua_bahia.doc</t>
   </si>
   <si>
     <t>troca de uma lâmpada queimada na Rua Bahia, em frente ao nº 22, no bairro Vila Fátima.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/limpeza_das_bocas_de_vila_sao_francisco_964.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/limpeza_das_bocas_de_vila_sao_francisco_964.doc</t>
   </si>
   <si>
     <t>limpeza das tubulações e das bocas de lobo de todas as Ruas do bairro Vila São Francisco.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/limpeza_das_bocas_de_lobo_vila_vova_965.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/limpeza_das_bocas_de_lobo_vila_vova_965.doc</t>
   </si>
   <si>
     <t>limpeza das tubulações e das bocas de lobo de todas as Ruas do bairro Vila Nova.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/luminaria_rua_andradina966.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/luminaria_rua_andradina966.doc</t>
   </si>
   <si>
     <t>troca de três lâmpadas queimadas na Rua Andradina, bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/limpeza_da_rua_americana967.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/limpeza_da_rua_americana967.doc</t>
   </si>
   <si>
     <t>limpeza em toda e extensão da Rua Americana, bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/limpeza_da_rua_limeira968.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/limpeza_da_rua_limeira968.doc</t>
   </si>
   <si>
     <t>limpeza em toda e extensão da Rua Limeira, bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/indicacao_rua_benedito_de_lara__centro_28.11.2022969.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/indicacao_rua_benedito_de_lara__centro_28.11.2022969.doc</t>
   </si>
   <si>
     <t>limpeza da calçada da Rua Benedito de Lara – Centro, assim como a manutenção do leito da rua.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/limpeza_da_rua_guaruja970.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/limpeza_da_rua_guaruja970.doc</t>
   </si>
   <si>
     <t>limpeza em toda e extensão da Rua Guarujá, bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_instalacao_troca_de_poste971.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_instalacao_troca_de_poste971.doc</t>
   </si>
   <si>
     <t>troca de um poste de energia elétrica Rua Abel Cordeiro de Eiroz, 378 Jardim América.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_reparo_na_calcada_shitiro_maeji972.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_reparo_na_calcada_shitiro_maeji972.doc</t>
   </si>
   <si>
     <t>reparo na calçada  da Rua Shitiro Maeji, calçada ao lado no nº 263, centro.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/ind_notificacao_rua_das_garcas.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/ind_notificacao_rua_das_garcas.doc</t>
   </si>
   <si>
     <t>que proceda com a vistoria e notificação do proprietário do imóvel que esta abandonado, localizado na Rua das Garças, ao lado do nº 250  bairro Jardim Hatori II, para que realize a poda das árvores e roçada do terreno.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/ind_restauracao_da_calcada_conjunto_jorge_kameyama.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/ind_restauracao_da_calcada_conjunto_jorge_kameyama.doc</t>
   </si>
   <si>
     <t>restauração da Calçada da Av. Jorge Kameyama;</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacaoreparos_e_manuntencao_nas_luminarias_vila_romao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacaoreparos_e_manuntencao_nas_luminarias_vila_romao.doc</t>
   </si>
   <si>
     <t>RESTAURAÇAO DE LUMINARIAS NA VILA ROMAO CONDOMINIO BLUE</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/ind_0512-22_976.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/ind_0512-22_976.doc</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade na Rua Choichi Ono – Bairro: Vila São Francisco, na altura do Número 107.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/limpeza_do_corrego_jd._caicara_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/limpeza_do_corrego_jd._caicara_2.doc</t>
   </si>
   <si>
     <t>serviços de manutenção e conservação (roçada/limpeza do córrego) na Rua Pirapitinga, bairro Jardim Caiçara II.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/poda_de_arvore_rua_erico_verissimo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/poda_de_arvore_rua_erico_verissimo.doc</t>
   </si>
   <si>
     <t>poda de árvore na Rua Érico Veríssimo, no bairro San Conrado.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/limp._das_ruas_e_guias_do_san_conrado_e_leblon.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/limp._das_ruas_e_guias_do_san_conrado_e_leblon.doc</t>
   </si>
   <si>
     <t>serviço de limpeza de guias e calçadas, em todas as ruas do bairro do San Conrado e Jd. Leblon.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_instalacao_linha_de_tubo..doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_instalacao_linha_de_tubo..doc</t>
   </si>
   <si>
     <t>instalação de tubo de concreto na estrada do Bamburral de baixo, via Bamburral de Cima.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_supressao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_supressao.doc</t>
   </si>
   <si>
     <t>supressão de palmeira calçada Av. Jesus Alves Costa 680, Jd. Paulistano.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_poda_arvoes.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_poda_arvoes.doc</t>
   </si>
   <si>
     <t>proceder junto a Elektro, o pedido para inspeção e poda de arvores e estudos para colocação de separadores na rede elétrica da Fazenda Paraiso/Juquiá até os bairros do Ribeirão Branco da Mota e São Domingos/Registro,SP.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/manutencao_das_entradas_rurais.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/manutencao_das_entradas_rurais.doc</t>
   </si>
   <si>
     <t>MANUNTENÇAO DAS ENTRADAS RURAIS EM REGISTRO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/notificacao_do_terreno_san_conrado.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/notificacao_do_terreno_san_conrado.doc</t>
   </si>
   <si>
     <t>vistoria e notificação do proprietário do imóvel situado à rua Vinícius de Moraes em frente ao número 115, no Jardim San Conrado, para que efetue a limpeza, cercamento e possibilidade de aterro do terreno.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/serv._tapa_buraco_rua_joao_b._pocci_junior.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/serv._tapa_buraco_rua_joao_b._pocci_junior.doc</t>
   </si>
   <si>
     <t>serviços de recuperação asfáltica “tapa buracos” na rua Rio João Batista Pocci Junior, em frente ao número 216 ao lado da casa o muro papelaria, centro.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/manut._da_rua_joaquim_magno_dos_santos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/manut._da_rua_joaquim_magno_dos_santos.doc</t>
   </si>
   <si>
     <t>manutenção e reparação com contenção do asfalto na rua Joaquim Magno dos Santos, no centro.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/ind_0712-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/ind_0712-22.doc</t>
   </si>
   <si>
     <t>que através da secretaria competente ou a prestadora de serviços Elektro que providencie o alinhamento do poste de iluminação e a troca da lâmpada (ascende e apaga) na Rua Nove, Nº 367 – Bairro: Jardim São Mateus.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/colocacao_de_grades_nos_bueiros_da_cidade.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/colocacao_de_grades_nos_bueiros_da_cidade.doc</t>
   </si>
   <si>
     <t>estudo para instalação de grades em todas Bocas de lobo (Bueiros) das Ruas do Município.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pavimentacao_na_viela_rio_grande_do_norte.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pavimentacao_na_viela_rio_grande_do_norte.doc</t>
   </si>
   <si>
     <t>estudo da possibilidade de realizar a pavimentação da Rua Rio Grande do Norte, Bairro Jardim Ipê.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pinturas_de_redutor_de_velocidade.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pinturas_de_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>pintura de todos os redutores de velocidades na Avenida Deputado Guimarães sentido ao Bairro Jardim Paulistano.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_reparo_asfaltico_rua_dezesseis.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_reparo_asfaltico_rua_dezesseis.doc</t>
   </si>
   <si>
     <t>serviço de reparo asfáltico na rua dezesseis no Jardim Virginia que liga ao bairro Jardim Paulistano;</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_rocada_rua_dezesseis.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_rocada_rua_dezesseis.doc</t>
   </si>
   <si>
     <t>serviço de roçada da área verde da rua dezesseis no Jardim Virgínia que liga ao Jardim Paulistano em Registro/SP.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/ind_cascalho_e_fresagem_boa_vista_rio....doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/ind_cascalho_e_fresagem_boa_vista_rio....doc</t>
   </si>
   <si>
     <t>serviço de cascalhamento e fresa na Estrada do Boa Rio;</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/ind_atencao_especial_a_manutencao_do_pavimento_asfaltico.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/ind_atencao_especial_a_manutencao_do_pavimento_asfaltico.doc</t>
   </si>
   <si>
     <t>manutenção do pavimento asfáltico ou tapa buraco por toda a cidade,</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/reforma_da_pavimentacao_do_bairro_vila_cabral.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/reforma_da_pavimentacao_do_bairro_vila_cabral.doc</t>
   </si>
   <si>
     <t>Recapeamento da Rua Shigue Sumi próximo ao campo de futebol, bairro Vila Cabral.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_pintura_de_faixa_de_pedestre.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_pintura_de_faixa_de_pedestre.doc</t>
   </si>
   <si>
     <t>e viabilização da pintura da faixa para pedestre da Rua Cel. Antônio Jeremias Muniz Jr. Bairro Centro em Registro e assim sucessivamente para as demais faixas de pedestre que não foram pintadas.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/reforma_da_pavimentacao_keiji_miyazawa.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/reforma_da_pavimentacao_keiji_miyazawa.doc</t>
   </si>
   <si>
     <t>recapeamento da Rua Keiji Miyasawa, Bairro Vila Cabral.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/reforma_da_pavimentacao_benedito_de_azevedo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/reforma_da_pavimentacao_benedito_de_azevedo.doc</t>
   </si>
   <si>
     <t>recapeamento da Rua Benedito de Azevedo, Bairro Vila Cabral.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/reforma_da_pavimentacao_papa_paulo_vi.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/reforma_da_pavimentacao_papa_paulo_vi.doc</t>
   </si>
   <si>
     <t>recapeamento da Rua Papa Paulo VI, próximo ao campo de futebol, Bairro Vila Cabral.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_de_aplauso_lusa.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_de_aplauso_lusa.doc</t>
   </si>
   <si>
     <t>“Moção de Aplausos” a Associação Desportiva Lusa de Registro (Projeto Futuro Lusa), pela belíssima conquista da final do campeonato Municipal de futebol de s de Base, se sagrando campeã de futebol de salão da Base 2022.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/mocao_70-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/mocao_70-22.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a ONG “TRIPLE BOTTOM LINE”, pela realização da 11ª Festa das Nações, que se consolida como a Festa da família registrense e do Vale do Ribeira e que após 2 anos de intervalo,  foi incrível na organização, beleza e resultado do evento.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/mocao_71-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/mocao_71-22.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à IGREJA PRESBITERIANA DO JARDIM IPANEMA, pela realização da 1ª FESTA DA BATATA.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/mocao_72-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/mocao_72-22.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à ASSOCIAÇÃO NORDESTINA DE REGISTRO - ANOREGI, pela realização da 14ª FESTA NORDESTINA SEVERINO DEODATO LIMA “ARAKEN”.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/mocao_dise.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/mocao_dise.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a ser entregue ao Delegado Dr. -Filipe Augusto Costamilan Pereira e todos os policiais da Delegacia de Investigações Sobre Entorpecentes de Registro os quais seguem: Marival José Ribeiro; Cristiane Bezerra Sales; Ivo da Silva; Leonardo Correa Pupo da Cruz; Bruno Augusto Pereira Ayabe; Eduardo Pioker de Lima pelo Excelente trabalho de investigação e forte atuação contra o crime de tráfico de drogas em toda nossa Região.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/mocao_carros_antigos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/mocao_carros_antigos.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a ser entregue ao Organizador do evento “Carro Antigo de Registro”, Sr. “DJ EMERSON TAMASIA”, pelo Excelente trabalho e por toda a organização do Evento, trazendo uma grande movimentação financeira em diversos setores da nossa cidade e Região.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_de_aplausos_bunkyo_de_registro.odt</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_de_aplausos_bunkyo_de_registro.odt</t>
   </si>
   <si>
     <t>"Moção de Aplausos" ao BUNKYO pela realização da  FESTA DO Sushi em REGISTRO, nos dias 24, 25 e 26 de Setembro de 2022.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_de_congr._pingo_de_gente_76.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_de_congr._pingo_de_gente_76.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO à EMEB PINGO DE GENTE, pela realização do PROJETO CRIANÇA FELIZ – “EDUCAR PARA VALORIZAR O AMBIENTE ESCOLAR”.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_aplauso_campeonato_interfirmas.docx</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_aplauso_campeonato_interfirmas.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao time da Casas Bahia/Kallan que foi campeão do Campeonato Municipal de Futsal Interfirmas 2022.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/mocao_dia_do_professor.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/mocao_dia_do_professor.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO à professora DAURA MARIA DA SILVA ALVES, no nome da qual se estenda a TODOS OS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO, em homenagem ao DIA DO PROFESSOR – 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/mocao_de_aplauo_ao_atleta_wesley.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/mocao_de_aplauo_ao_atleta_wesley.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, solicita que, após tramitação regimental, seja proposto à mesa da Câmara Municipal de Registro, uma Moção de Aplauso ao ATLETA e cidadão WESLEY “CABRAL” pela participação e conquista na  2ª edição do Arena Ares Combat, que aconteceu na quadra Saju, em São Paulo. O evento, realizado no dia 18 de setembro, foi organizado pela equipe Ares Fight, por Erick Nunes e Vicky Souza.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_de_aplauso_dia_das_criancas.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_de_aplauso_dia_das_criancas.doc</t>
   </si>
   <si>
     <t>MOÇÃO de APLAUSO, aos Responsáveis pela Associação de Moradores do Bairro Vila São Francisco que, em Parceria com o Rotary Club, organizaram a belíssima Festa do Dia das Crianças, no Bairro Vila São Francisco.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_projeto_manah.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_projeto_manah.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao “PROJETO MANAH”, que completa 01 ANO de existência no dia 20/10/2022.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_de_aplausos_laerte_aguiar.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_de_aplausos_laerte_aguiar.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao “PROJETO DO LIXO AO SORRISO”, no nome do seu idealizador LAERTE AGUIAR, pelo exemplo de Cidadania, Solidariedade e Responsabilidade Social.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/mocao_de_aplauso_natalia.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/mocao_de_aplauso_natalia.doc</t>
   </si>
   <si>
     <t>"MOÇÃO de APLAUSO", a Senhora Natália Godoi Pereira pela participação e conquista da Corrida Rústica(Trilha), realizada no dia 15 de outubro de 2022, na cidade de Jacupiranga.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/mocao_de_apelo_transporte_eleicao_19.10.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/mocao_de_apelo_transporte_eleicao_19.10.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor NILTON JOSÉ HIROTA, DA SILVA, para que  tome medidas para que seja garantida a gratuidade do transporte coletivo nas eleições de segundo turno de 2022, em Registro.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_de_pesar_no_85__2410-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_de_pesar_no_85__2410-22.doc</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 O vereador que esta subscreve, não pretende propor, simplesmente à Mesa Diretora, como manda a praxe e a boa tradição parlamentar, que encaminhe nos termos regimentais, “Moção de Pesar” pelo falecimento da Senhora “WALDITE DE OLIVEIRA SOBRINHO”, ocorrido no dia 23 de Outubro de 2.022._x000D_
 _x000D_
 Este Vereador deseja que a Mesa Diretora, nos termos regimentais, também encape esta Moção, transformando-a em um documento capaz de expressar, de maneira consensual, todo o carinho dos membros desta Câmara Municipal._x000D_
 DECLAROU- LHE JESUS. EU SOU A RESSURREIÇÃO E A VIDA, QUEM CRÊ EM MIM, AINDA QUE MORRA, VIVERÁ; - JOÃO 11:25_x000D_
 _x000D_
 Queremos assim, homenagear a Senhora “Waldite”, prestando solidariedade a sua Família, neste momento difícil e requerer que seja dado conhecimento desta Moção aos seus familiares.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_de_aplauso_no_86_-_2022__24102-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_de_aplauso_no_86_-_2022__24102-22.doc</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 Com muito prazer apresento na forma regimental, “MOÇÃO DE APLAUSO” aos atletas, Júlio Mateus Antunes e Bruno Couto Suguinoshita. Ciclitas integrantes da Seleção Brasileira de Ciclismo, representantes da Cidade de Registro._x000D_
 	No Campeonato Brasileiro de Ciclismo de Pista, que ocorreu em Maringá/PR de 19 a 23 de Outubro de 2022 , evento organizado pela Confederação Brasileira de Ciclismo - CBC, a cidade de Registro foi muito bem representada. O atleta bolsista Júlio Mateus Antunes, integrante da Seleção Brasileira de Ciclismo, conquistou a medalha de Prata na prova de Eliminação na categoria Júnior (até 18 anos) e o atleta bolsista Bruno Couto Suguinoshita, conquistou a medalha de Ouro e a Camisa Azul na prova de Velocidade Olímpica por Equipes  (team sprint) na categoria juvenil (atletas até 16 anos) tornando- se Bi Campeão na modalidade que integra o catálogo "Olímpicos".  	         _x000D_
           	Sendo assim, a Câmara Municipal de Registro, sensível aos valores que enaltecem o nosso Município, pela presente Moção, através de seus membros, obedecidas às formalidades regimentais, vem congratular aos atletas: Júlio e Bruno em apreço, augurando-lhe um futuro com muito êxito._x000D_
            Da decisão desta Casa dê-se conhecimento ao Atleta e a imprensa local.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>HEITOR SANSÃO, DITO CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/mocao_0711-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/mocao_0711-22.doc</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 O vereador que esta subscreve, não pretende propor, simplesmente à Mesa Diretora, como manda a praxe e a boa tradição parlamentar, que encaminhe nos termos regimentais, “Moção de Pesar” pelo falecimento do Senhor “SOTOZO IKEDA”, ocorrido no dia 05 de Novembro de 2.022._x000D_
 _x000D_
 	Este Vereador deseja que a Mesa Diretora, nos termos regimentais, também encape esta Moção, transformando-a em um documento capaz de expressar, de maneira consensual, todo o carinho dos membros desta Câmara Municipal._x000D_
 DECLAROU- LHE JESUS. EU SOU A RESSURREIÇÃO E A VIDA, QUEM CRÊ EM MIM, AINDA QUE MORRA, VIVERÁ; - JOÃO 11:25_x000D_
 _x000D_
 Queremos assim, homenagear o Senhor “Sotozo”, prestando solidariedade a sua Família, neste momento difícil e requerer que seja dado conhecimento desta Moção aos seus familiares.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/mocao_de_pesar_gertrudes.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/mocao_de_pesar_gertrudes.doc</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR GERTRUDES FORTES DE SOUZA</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/mocao_de_aplausos_cervejac_novo_moldura_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/mocao_de_aplausos_cervejac_novo_moldura_2.doc</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS DO CERVEJAC</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/moc_90.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/moc_90.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento no dia 27/11/2022 da Senhora CECILIA DE OLIVEIRA CRUZ.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/mocao_de_apelo_superior_tribunal_federal91.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/mocao_de_apelo_superior_tribunal_federal91.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao SUPERIOR TRIBUNAL FEDERAL, na pessoa da presidente Excelentíssima MINISTRA ROSA WEBER, para que seja RECONSIDERADA A SUSPENSÃO e REFERENDADA A SANÇÃO PRESIDENCIAL DO PISO NACIONAL DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_legislativo_rodney.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_legislativo_rodney.doc</t>
   </si>
   <si>
     <t>“Cidadão Honorário ao Ilustríssimo Senhor Rodney Moreira Lima”</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/cidadao_honorario_helena_cristina.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/cidadao_honorario_helena_cristina.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” a Senhora Helena Cristina Tominaga Garcia de souza</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/cidadao_honorario.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/cidadao_honorario.doc</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Honorário ao Senhor WILSON TELLES SIMOES, Rg,34 .437.955-3</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1934/gilson_biografia_1_novo.docx</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1934/gilson_biografia_1_novo.docx</t>
   </si>
   <si>
     <t>"Cidadão Honorário" ao Sr. Gilson Arruda</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DRª INÊS KAWAMOTO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1935/cidadao_honorario-modelo.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1935/cidadao_honorario-modelo.doc</t>
   </si>
   <si>
     <t>Concede título de " Cidadão Honorário " ao Senhor Nelson Legatzki</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1937/homenagem.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1937/homenagem.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senhor DAVI RIBEIRO COSTA</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1938/cidadao_honorario.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1938/cidadao_honorario.doc</t>
   </si>
   <si>
     <t>Art. 1º Fica concedido o título de “Cidadão Honorário” ao Senhor JORGE EDUARDO YAMADA GUENCIA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1936/homenagem.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1936/homenagem.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senhor Sergio Ribeiro Costa</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/modelo_cidadao_honorario_valter_pereira.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/modelo_cidadao_honorario_valter_pereira.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senhor Valter Pereira da Silva Júnior.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/cidadao_honorario.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/cidadao_honorario.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senho  Marco Antonio Camara Andradee</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/cidadao_honorario_denis.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/cidadao_honorario_denis.doc</t>
   </si>
   <si>
     <t>TITULO DE CIDADAO HONORARIO</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/cidadao_honorario_dona_cida.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/cidadao_honorario_dona_cida.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senhor Dona Maria Aparecida Vieira Martins Barbosa _x000D_
 _x000D_
 _x000D_
 A Câmara Municipal de Registro DECRETA:_x000D_
 _x000D_
 _x000D_
 Art. 1º Fica concedido o título de “Cidadão Honorário” ao Senhor Maria Aparecida Vieira Martins Barbosa ._x000D_
 _x000D_
 Art. 2º O título outorgado por este Decreto Legislativo será entregue em Sessão Solene da Câmara Municipal._x000D_
 _x000D_
 Art. 3º   As despesas com a execução deste Decreto Legislativo correrão por conta de verba própria suplementada se necessário._x000D_
 _x000D_
 Art. 4º   Este Decreto Legislativo entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_decreto_legislativo_cidadao_honorario.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_decreto_legislativo_cidadao_honorario.doc</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário”.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/cidadao_honorario.zip</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/cidadao_honorario.zip</t>
   </si>
   <si>
     <t>Concede título de “Cidadão Honorário” ao Senhor Filipe Augusto Costamilan Pereira</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_complementar_-_1plc_02-2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_complementar_-_1plc_02-2022.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 1, DE 9 DE DEZEMBRO DE 1998, ESTABELECE REGRA DE TRANSIÇÃO PARA A PARTILHA DO PRODUTO DA ARRECADAÇÃO DO ISSQN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_complementar_-.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_complementar_-.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 24, DE 2006, CONSOLIDAÇÃO DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE REGISTRO, INSTITUÍDO PELA LEI COMPLEMENTAR Nº 001, DE 09 DE DEZEMBRO DE 1998, COM AS ALTERAÇÕES INTRODUZIDAS PELAS LEIS COMPLEMENTARES N. º´s 002/1999, 004/2003, 15/2005, 16/2005 E LEI Nº 344/2002.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proj_de_lei_complementar_077-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proj_de_lei_complementar_077-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 077/2022, que “ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 034/2008 QUE “DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE REGISTRO”.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/pll_22-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/pll_22-22.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º, 3º, 4º, 5º, 6º, 7º, 8º, 9º, 10, 11, 12, 13, 14, 15, 16, 17, 18 e 21 da Lei Municipal nº 1.503/2015, que institui o programa "bolsa atleta" no município de Registro</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pll_23-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pll_23-22.doc</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção contra Atentados Violentos praticados nas dependências das escolas municipais de ensino</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/pll_24-22.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/pll_24-22.doc</t>
   </si>
   <si>
     <t>Dispoe sobre a obrigatoriedade do laudo hidrológico ou contra enchente em desmatamento e aterros em área de brejo ou banhado que tem a função de controlar as enchentes..</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_pl_administrador.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_pl_administrador.doc</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Registro o “Dia Municipal do Administrador”, a ser comemorado anualmente no dia 09 de setembro, e dá outras providências.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_central_de_libras_skv_14.09.2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_central_de_libras_skv_14.09.2022.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar a Central Municipal de Intérpretes da Língua Brasileira de Sinais - LIBRAS e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_-_isencao_-_alteracao_na_lei_1924_1pl27.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_-_isencao_-_alteracao_na_lei_1924_1pl27.doc</t>
   </si>
   <si>
     <t>Altera a Lei 1.924 de 2020 a qual Concede isenção do imposto predial e territorial urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de doenças consideradas graves, elencadas nesta lei, ou que tenham dependentes nesta condição, e dá outras providências.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_-_nomeacao_-_alteracao_na_lei_1864.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_-_nomeacao_-_alteracao_na_lei_1864.doc</t>
   </si>
   <si>
     <t>Altera a Lei 1.864 de 2019 a qual Veda a contratação, pela administração pública municipal, de condenados por violência doméstica e familiar contra a mulher, nos termos da Lei Federal nº 11.340 de 07 de agosto de 2006.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei__-alteracao_na_lei_1973_129-2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei__-alteracao_na_lei_1973_129-2022.doc</t>
   </si>
   <si>
     <t>Altera o Art. 4º da Lei Municipal nº 1973, do ano de 2021, que autoriza a celebração de convênio com o estado de São Paulo, por intermédio da Secretaria de Segurança Pública e cria a gratificação por desempenho de atividade delegada, nos termos que especifica, a ser paga aos militares do Estado que exercerem atividade municipal delegada ao Estado de São Paulo, por força de convênio a ser celebrado com o município de Registro e dá outras providências.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_-_isencao_taxa_de_concurso_pl_30-2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_-_isencao_taxa_de_concurso_pl_30-2022.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos aos voluntariados da Justiça Eleitoral, jurados que atuarem no Tribunal do Júri e doadores de sangue e/ou medula no âmbito da Cidade de Registro e adota outras providências.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_da_banda_municipal_finalizado.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_da_banda_municipal_finalizado.doc</t>
   </si>
   <si>
     <t>Institui o Programa Incentivo a Banda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/contratacao_de_vigilancia_armada_corr.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/contratacao_de_vigilancia_armada_corr.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de vigilância Armada FOLHA DE 24 horas nas Agências Bancárias Públicas, Privadas e nas Cooperativas de Crédito do Município de Registro e da outras providências.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_33.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_33.doc</t>
   </si>
   <si>
     <t>Altera o Art. 5º da Lei Municipal nº 305, do ano de 2002, que institui programa de combate e prevenção à dengue no município e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_da_banda_municipal_finalizado.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_da_banda_municipal_finalizado.doc</t>
   </si>
   <si>
     <t>Institui o Programa Incentivo a Banda Municipal e dá outras providências</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_pl_depressao_transt._de_ansiedade.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_pl_depressao_transt._de_ansiedade.doc</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Orientação, Prevenção e Conscientização da Depressão, Transtorno de Ansiedade e Síndrome do Pânico”.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_altera_musica_do_hino.docx</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_altera_musica_do_hino.docx</t>
   </si>
   <si>
     <t>Altera o anexo “música” – partitura -  constante na Lei Municipal nº 809/2008 que “Institui e oficializa o hino do município de Registro e dá outras providências”.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_1989-22-substitutivo.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_1989-22-substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TAXA DO SERVIÇO PÚBLICO DE MANEJO DE RESÍDUOS  SÓLIDOS NO MUNICÍPIO DE REGISTRO</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_1998-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_1998-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.998/2022, que “INSTITUI A POLÍTICA DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO DO MUNICÍPIO DE REGISTRO E DAS OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/projeto_de_lei_1999-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/projeto_de_lei_1999-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.999/2022, que “CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DOS DIREITOS DAS MULHERES E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_2001-22_1.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_2001-22_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL, ALTERANDO O PPA A LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_2003-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_2003-22.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º E O PARÁGRAFO 2º, DOS ARTIGOS 7º E 8º, DA LEI MUNICIPAL Nº 1.932/2020 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA ORGANIZAÇÃO MUNICIPAL DE SEGURIDADE SOCIAL – OMSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_2007-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_2007-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.007/2022, que DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, ALTERANDO O PPA E LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_2008-22-substitutivo.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_2008-22-substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMUTA DE IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_2009-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_2009-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.009/2022, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_2010-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_2010-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.010/2022, que “AMPLIA CARGOS NA ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_2012-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_2012-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.012/2022, que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE REGISTRO PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_2013-2022.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_2013-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.013/2022, que “AMPLIA CARGOS NA ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_2014-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_2014-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.014/2022, que “DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 002/2022 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL – CONSAÚDE”.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_2015-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_2015-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.015/2022, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR , ALTERANDO O PPA E LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_2016-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_2016-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.016/2022, que “CRIA CARGOS NA ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_2017-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_2017-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.017/2022, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR , ALTERANDO O PPA E LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_2018-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_2018-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.018/2022, que “INSTITUI A COMUNICAÇÃO POR MEIO DO DOMICÍLIO TRIBUTÁRIO ELETRÔNICO - DTE”.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_2019-2022.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_2019-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.019/2022, que “DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO DO PODER EXECUTIVO DO MUNICÍPIO DE REGISTRO, NOS TERMOS DOS ART. 31, 70 E 74 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_2020-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_2020-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.020/2022, que “ALTERA E ACRESCENTA DISPOSITIVOS À LEI Nº 1.837/2019 E DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA DE POLÍTICAS DE PROMOÇÃO DA IGUALDADE RACIAL E DA OUTRAS PROVIDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_2021-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_2021-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.021/2022, que “ALTERA O PARÁGRAFO 2º DO ARTIGO 15 DA LEI MUNICIPAL Nº 1.995/2021 QUE DISPÕE SOBRE A CRIAÇÃO DO REGIME DE PREVIDÊNCIA COMPLEMENTAR - RPC, NO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_lei_2022-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_lei_2022-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.022/2022, que “AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE PARCELAMENTO DE DÉBITO DECORRENTE DO DESCUMPRIMENTO DE CONVÊNIOS, CONTRATOS DE REPASSE OU OUTROS INSTRUMENTOS DE PARCERIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_lei_2023-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_lei_2023-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.023/2022, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERANDO O PPA, LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_2024-2022_substitutivo.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_2024-2022_substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.024/2022, que “ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.837/2019 QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_lei_2025-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_lei_2025-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.025/2022, que “DENOMINA RUA MANOEL ALVES DOS ANJOS, A RUA 4 LOCALIZADA NO JARDIM AGROCHÁ, NESTE MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_2026-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_2026-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.026/2022, que “DISPÕE SOBRE DEFINIR O REPASSE DE ABONO SALARIAL AOS SERVIDORES LOTADOS NA SECRETARIA DE SAÚDE NO PERÍODO DE MARÇO DE 2020 A MAIO DE 2022 NO ENFRENTAMENTO DA COVID-19 NO MUNICÍPIO DE REGISTRO”.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_2027-2022-substitutivo.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_2027-2022-substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.027/2022, que “DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 2.090/2022 QUE TRATA DA TAXA DO SERVIÇO PÚBLICO DE MANEJO DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE REGISTRO EM ATENDIMENTO A LEI FEDERAL 14.026 DE 15 DE JULHO DE 2020”.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/proj2028-reenquadramento_advogado-omss...pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/proj2028-reenquadramento_advogado-omss...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.028/2022, que “DISPÕE SOBRE O REENQUADRAMENTO DO CARGO DE ADVOGADO DA ORGANIZAÇÃO MUNICIPAL DE SEGURIDADE SOCIAL – OMSS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/proj2030-enquadramento_servidores...pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/proj2030-enquadramento_servidores...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.030/2022, que “DISPÕE SOBRE O ENQUADRAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/proj2032-enquadramento_tecnico_seguranca_do_trabalho...pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/proj2032-enquadramento_tecnico_seguranca_do_trabalho...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.032/2022, que “DISPÕE SOBRE O ENQUADRAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/proj2033-enquadramento_contadores...pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/proj2033-enquadramento_contadores...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.033/2022, que “DISPÕE SOBRE O ENQUADRAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_2034-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_2034-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.034/2022, que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR , ALTERANDO O PPA E LDO E LOA DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/proj2035-enquadramento_secretario_de_escola...pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/proj2035-enquadramento_secretario_de_escola...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.035/2022, que “DISPÕE SOBRE O ENQUADRAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_2036-22.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_2036-22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.036/2022, que “DISPÕE SOBRE O REAJUSTE SALARIAL DO QUADRO DO MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_2037-2023.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_2037-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2.037/2022, que “DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.851/2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>PELOL</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/proposta_de_emenda_a_lei_organica_02-2022-fixacao_de_subsidio_-_substitutivo.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/proposta_de_emenda_a_lei_organica_02-2022-fixacao_de_subsidio_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_relatorio_de_fiscalizacao_do_contrato_rodoviaria_skv_14.09.2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_relatorio_de_fiscalizacao_do_contrato_rodoviaria_skv_14.09.2022.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que forneça Cópia do relatório de fiscalização do contrato de prestação de serviços que trata da CONCESSÃO DOS SERVIÇOS PÚBLICOS DO TERMINAL RODOVIÁRIO DE REGISTRO, nos termos da CLÁUSULA DÉCIMA SEGUNDA – DA FISCALIZAÇÃO do Contrato N. 07/2021.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/req.__informacos_sobre_lista_de_espera_para_vagas_em_creches_19.09.2022_skv_8_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/req.__informacos_sobre_lista_de_espera_para_vagas_em_creches_19.09.2022_skv_8_1.doc</t>
   </si>
   <si>
     <t>Requer  que sejam solicitadas ao Excelentíssimo Senhor Prefeito Municipal de Registro as seguintes informações:_x000D_
     a) Atualmente, qual é o número exato de crianças em fila de espera de vagas em creches, uma vez que não está sendo cumprido o que determina a Lei número 1.817, de 11 de março de 2.019, que em seu Artigo 1º assegura a publicização da lista de espera de crianças sem vagas em creches?_x000D_
     b) Qual é o planejamento da Secretaria Municipal de Educação para equacionar o problema em 2023?_x000D_
     c) Quais são as providências concretas que estão sendo tomadas ?</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_transporte_publico_dia_das_eleicoes_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_transporte_publico_dia_das_eleicoes_1.doc</t>
   </si>
   <si>
     <t>requer informações sobre o planejamento para garantir transporte público no dia 30 de outubro, dia das eleições e da divulgação dos horários disponibilizados.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_saude_eletrocar.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_saude_eletrocar.doc</t>
   </si>
   <si>
     <t>requer que seja oficiado ao senhor secretário de saúde, a prestar as Informações abaixo citadas:_x000D_
 _x000D_
 1- Se já foi realizada a compra do aparelho de Eletrocardiograma para o ESF do Alay José Correa ?_x000D_
 _x000D_
 2- Qual a previsão de entrega do aparelho de Eletrocardiograma para o ESF do Alay José   Correa ?</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_no_61_-_2022__pdi_adidos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_no_61_-_2022__pdi_adidos.doc</t>
   </si>
   <si>
     <t>Requeiro informações acerca do quadro de Professores de Desenvolvimento Infantil e Cuidadores</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_no_62_-_2022__creche_agrocha_2.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_no_62_-_2022__creche_agrocha_2.doc</t>
   </si>
   <si>
     <t>Requeiro informações acerca do equipamento educacional/creche no Conjunto Habitacional Jorge Kameyama (Agrochá 2)</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/requerimento_63_2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/requerimento_63_2022.doc</t>
   </si>
   <si>
     <t>que seja fornecido esta Casa de Leis referente contratações de funcionários de saúde e compra de moveis e utensílios e abertura para atendimento a UBS do Jardim Paulistano.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_extensao_de_rede_rua_amexeira.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_extensao_de_rede_rua_amexeira.doc</t>
   </si>
   <si>
     <t>Requer  que seja oficiada a Diretoria Regional da ELEKTRO, para que estude a possibilidade de regularizar as ligações da rede elétrica na Rua Ameixeira, no Bairro Arapongal.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_comp._desenv._habit._cdhu.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_comp._desenv._habit._cdhu.doc</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas informações ao responsável pela Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo (CDHU), a respeito do que segue:_x000D_
 _x000D_
     1. Documentos referentes ao Programa “Viver Melhor” no município de Registro: Termo de referência e Memorial descritivo dos serviços que seriam realizados, Cronograma de Obras, Moradores contemplados, valores executados e planejamento de serviços. _x000D_
 _x000D_
     2. Quais as justificativas para, após 3 meses de lançamento do programa e início dos cadastramentos, ainda não termos de fato obras executadas?_x000D_
 _x000D_
     3. A CDHU tem ciência de que pessoas contratadas pela empreiteira responsável pela execução dos serviços neste município estão sem receber? Se sim, quais as providências adotadas?</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_programa_viver_melhor.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_programa_viver_melhor.doc</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas informações ao Senhor Prefeito, referente ao Programa “Viver Melhor”, a respeito do que segue:_x000D_
 _x000D_
     1. Qual a documentação enviada pela CDHU para a prefeitura informando quais seriam os serviços realizados, prazos, cronograma de obras e serviços e responsabilidade pela fiscalização e gestão do contrato?_x000D_
 _x000D_
     2. Quais as justificativas dadas para, após 3 meses de lançamento do programa e início dos cadastramentos, ainda não termos de fato obras executadas?_x000D_
 _x000D_
     3. A Prefeitura Municipal tem ciência de que pessoas contratadas pela empreiteira responsável pela execução dos serviços neste município estão sem receber? Se sim, quais as providências adotadas?_x000D_
 _x000D_
     4. A Prefeitura tem acompanhado o cumprimento ou descumprimento deste Programa? A quem foi designada essa competência?</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/req.__pedido_de_informacoes_sobre_material_reciclavel_07.11.2022_skv.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/req.__pedido_de_informacoes_sobre_material_reciclavel_07.11.2022_skv.doc</t>
   </si>
   <si>
     <t>Senhor Presidente_x000D_
 _x000D_
                   Requeiro na forma regimental que sejam solicitadas ao Senhor Prefeito Municipal de Registro as seguintes informações:_x000D_
 _x000D_
 a) Houve coleta de material reciclável pela Prefeitura Municipal de Registro através da empresa terceira colocada para execução desta atividade? Na hipótese da confirmação de que a coleta não tinha sido realizada, conforme previsto contratualmente, solicita se a justificativa. _x000D_
 b) Em caso afirmativo, se houve a coleta do material reciclado por qual motivo os materiais coletados não foram entregues na Cooperativa Mista de Trabalho e Produção de Reciclagem de Registro nos dias 01 e 02 de novembro do corrente e que medidas foram adotadas?</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_fac_-_fraterno_amor_cristao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_fac_-_fraterno_amor_cristao.doc</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, na forma regimental que sejam solicitadas informações ao Sr. Prefeito Municipal, com os devidos documentos comprobatórios, sobre o convênio entre a Secretaria Municipal de Assistência Social e o FAC – Fraterno Amor Cristão. As informações que se pedem são referentes ao atendimento às pessoas em situação de rua no nosso município, detalhamento de qual é o objeto do repasse, valores, quais os atendimentos prestados e pessoas envolvidas.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_medicamentos_upa_09_11_2022_1_upa_medicamentos.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_medicamentos_upa_09_11_2022_1_upa_medicamentos.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que seja informado:_x000D_
     1. Qual a justificativa para a falta de 27 itens de medicamentos prescritos para os pacientes atendidos na UPA 24 horas de Registro;_x000D_
     2. Quais as medidas tomadas para regularizar o fornecimento;_x000D_
     3. Qual o prazo para que seja regularizado o fornecimento de todos os medicamentos previstos na grade de medicamentos constante do contrato de gestão.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_contrato_volumosos_09_11_2022_skv.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_contrato_volumosos_09_11_2022_skv.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa TECNOPLAN RESIDUOS E SUCATAS LTDA, responsável pelo  serviço de recebimento, armazenamento e destinação final de resíduos sólidos volumosos:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_contrato_usis_09_11_2022_ypua_saneamento_ambiental.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_contrato_usis_09_11_2022_ypua_saneamento_ambiental.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa YPUA SANEAMENTO AMBIENTAL EIRELI - ME, responsável pelo fornecimento e instalação de USIs em diversas residências não atendidas pela Sabesp, em cumprimento ao TAC Universalização do esgoto sanitário:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/requerimento_contrato_triagem_volumosos_09_11_2022_claudio_limpea_conservacao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/requerimento_contrato_triagem_volumosos_09_11_2022_claudio_limpea_conservacao.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa CLAUDIO SILVA BENITEZ DE FREITAS LIMPEZA CONSERVAÇAO, responsável pelo  Serviço de triagem de materiais volumosos.:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/requerimento_contrato_residuos_solidos_09_11_2022_1_evolucao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/requerimento_contrato_residuos_solidos_09_11_2022_1_evolucao.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecidas cópias dos documentos referentes ao contrato firmado pela Prefeitura com a empesa EVOLUÇÃO SERVIÇOS E SOLUÇÕES AMBIENTAIS, responsável pela coleta e transporte de resíduos sólidos orgânicos e não recicláveis até o local de destino final _x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivos planos de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, planilha de medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_contrato_materiais_reciclaveis__09_11_2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_contrato_materiais_reciclaveis__09_11_2022.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa SUPERGUIA AMBIENTAL E CONSTRUTORA LTDA, responsável pela coleta e transporte de materiais recicláveis:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/requerimento_contrato_limpeza_pracas__09_11_2022_texel_construcoes_ltda_1.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/requerimento_contrato_limpeza_pracas__09_11_2022_texel_construcoes_ltda_1.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa TEXEL CONSTRUÇÕES LTDA, para  limpeza de praças, parques, jardins e áreas verdes:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/requerimento_contrato_aterro_09_11_2022_1_uniao.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/requerimento_contrato_aterro_09_11_2022_1_uniao.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecidas cópias dos documentos referentes ao contrato firmado pela Prefeitura com a empesa UNIAO LOCAÇÕES E SERVIÇOS EIRELI - ME, responsável pelo serviço de operação, manutenção e encerramento do Aterro Sanitário _x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, planilha de medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/requerimento_contrato_caminhao_munk_09_11_2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/requerimento_contrato_caminhao_munk_09_11_2022.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa SOLIUM SANEAMENTO E CONSTRUÇÃO LTDA, para locação de caminhão munck com operador:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_contrato_coleta_materiais_volumosos_09_11_2022.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_contrato_coleta_materiais_volumosos_09_11_2022.doc</t>
   </si>
   <si>
     <t>Apresento a V.Exa., nos termos do art. 217 do Regimento Interno, o presente REQUERIMENTO DE INFORMAÇÕES a ser encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que sejam fornecida cópia dos documentos referentes ao contrato firmado pela Prefeitura com a empesa TEXEL CONSTRUÇÕES LTDA, para  coleta e transporte de materiais volumosos:_x000D_
     1. Cópia do processo licitatório;_x000D_
     2. Cópia do contrato com respectivo plano de trabalho e eventuais termos aditivos;_x000D_
     3. Cópia de todos os empenhos, medição e notas fiscais de pagamento efetuados no ano de 2022.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_elektro.doc</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_elektro.doc</t>
   </si>
   <si>
     <t>Requeiro que sejam solicitadas ao Sr. Prefeito Municipal, através da Secretaria competente junto a ELEkTRO, projeto de linha de transmissão de energia partindo do bairro Serrote, Rua Daniel das Neves passando por cima da férrea da antiga FEPASA até ponto de partida para bairro Ribeirão Branco da Mota e São Domingos.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>Respostas</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/of._2590_resp._ind._823_of._338_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/of._2590_resp._ind._823_of._338_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.590/2022 - 1Doc_x000D_
 Resposta ao Oficio 338/2022 - Indicação 823/2022 Ver. Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/of._2717_resp._ind._825_of._336_manoel.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/of._2717_resp._ind._825_of._336_manoel.pdf</t>
   </si>
   <si>
     <t>Ofício 2.714/2022 - Resposta ao Oficio nº 336/2022 - Indicação nº 825/2022 - Ver. Manoel de Aquino Batista</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/of._2716_resp._ind._848_of._361_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/of._2716_resp._ind._848_of._361_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.716/2022_x000D_
 Resposta ao Oficio nº 361/2022 - Indicação nº 848/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/of._2718_resp._ind._853_of._367_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/of._2718_resp._ind._853_of._367_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.718/2022_x000D_
 Resposta ao Oficio nº 367/2022 - Indicação nº 853/2022 - Ver. Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/of._2719_resp._ind._844_of._355_sandra.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/of._2719_resp._ind._844_of._355_sandra.pdf</t>
   </si>
   <si>
     <t>Ofício 2.719/2022_x000D_
 Resposta ao Oficio nº 355/2022 - Indicação nº 844/2022 - Ver. Sandra Kennedy Viana</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/of._2729_resp._req._44_of._279_sandra.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/of._2729_resp._req._44_of._279_sandra.pdf</t>
   </si>
   <si>
     <t>Ofício 2.729/2022_x000D_
 Resposta ao Oficio nº 279/2022 -Requerimento nº 44/2022 - Ver. Sandra Kennedy Viana</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/of._2768_resp._ind._863_of._371_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/of._2768_resp._ind._863_of._371_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.768/2022_x000D_
 Resposta ao Oficio nº 371/2022 - Indicação nº 863/2022 - Ver.  Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/of._2769_resp.moc._apelo_84__of._386_sandra.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/of._2769_resp.moc._apelo_84__of._386_sandra.pdf</t>
   </si>
   <si>
     <t>Ofício 2.769/2022_x000D_
 Resposta ao Oficio nº 386/2022 - Moção de Apelo nº 84/2022 - Ver. Sandra Kennedy Viana</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/of._2770_resp._ind._846_of._353_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/of._2770_resp._ind._846_of._353_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.770/2022_x000D_
 Resposta ao Oficio nº 353/2022 - Indicação nº 846/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/of._2771_resp._ind._879_of._378_renato.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/of._2771_resp._ind._879_of._378_renato.pdf</t>
   </si>
   <si>
     <t>Ofício 2.771/2022_x000D_
 Resposta ao Oficio nº 378/2022 - Indicação nº 879/2022 - Ver. Renato Souza Machado</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/of._2772_resp._ind._816_817_818_831_of._344_gerson.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/of._2772_resp._ind._816_817_818_831_of._344_gerson.pdf</t>
   </si>
   <si>
     <t>Ofício 2.772/2022_x000D_
 Resposta ao Oficio nº 344/2022 - Indicações nº 816, 817, 818 e 831/2022 - Ver. Gerson Teixeira Silvério</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/of._2773_resp._ind._884_of._380_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/of._2773_resp._ind._884_of._380_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.773/2022_x000D_
 Resposta ao Oficio nº 380/2022 - Indicação nº 884/2022 - Ver.  Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/of._2779_resp._ind._802_of._326_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/of._2779_resp._ind._802_of._326_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.779/2022_x000D_
 Resposta ao Oficio nº 326/2022 - Indicação nº 802/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/of._2801_resp._ind._865_of._375_heitor.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/of._2801_resp._ind._865_of._375_heitor.pdf</t>
   </si>
   <si>
     <t>Ofício 2.801/2022_x000D_
 Resposta ao Oficio nº 375/2022 - Indicação nº 865/2022 - Ver. Heitor Pereira Sansão</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/of._2802_resp._ind._857_of._370_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/of._2802_resp._ind._857_of._370_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.802/2022_x000D_
 Resposta ao Oficio nº 370/2022 - Indicação nº 857/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/of._2803_resp._ind._870_of._377_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/of._2803_resp._ind._870_of._377_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.803/2022_x000D_
 Resposta ao Oficio nº 377/2022 - Indicação nº 870/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/of._2804_resp._ind._861_of._371_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/of._2804_resp._ind._861_of._371_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.804/2022_x000D_
 Resposta ao Oficio nº 371/2022 - Indicação nº 861/2022 - Ver. Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/of._2805_resp._ind._880_of._378_renato.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/of._2805_resp._ind._880_of._378_renato.pdf</t>
   </si>
   <si>
     <t>Ofício 2.805/2022_x000D_
 Resposta ao Oficio nº 378/2022 - Indicação nº 880/2022 - Ver. Renato Souza Machado</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/of._2807_resp._ind._882_of._379_gerson.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/of._2807_resp._ind._882_of._379_gerson.pdf</t>
   </si>
   <si>
     <t>Ofício 2.807/2022_x000D_
 Resposta ao Oficio nº 379/2022 - Indicação nº 882/2022 - Ver. Gerson Teixeira Silvério</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>GABINETE VEREADOR - GAB. VER.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/resposta_of._404_req._64_xavier_elektro_rua_ameixeira_arapongal_-_e-mail_uc_17184339_-_requerimento_no_64_2022_inf._servicos.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/resposta_of._404_req._64_xavier_elektro_rua_ameixeira_arapongal_-_e-mail_uc_17184339_-_requerimento_no_64_2022_inf._servicos.pdf</t>
   </si>
   <si>
     <t>ELEKTRO - Protocolo do Atendimento nº 01.133983524_x000D_
 Resposta ao Oficio nº 404/2022 - Requerimento nº 64/2022 - Ver. Xavier Rufino de Oliveira</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/of._2868_resp._ind._888_of._390_fracisco.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/of._2868_resp._ind._888_of._390_fracisco.pdf</t>
   </si>
   <si>
     <t>Ofício 2.868/2022_x000D_
 Resposta ao Oficio nº 390/2022 - Indicação nº 888/2022 - Ver. Francisco Ricardo das Neves</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/of._2869_resp._ind._892_of._392_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/of._2869_resp._ind._892_of._392_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.869/2022_x000D_
 Resposta ao Oficio nº 392/2022 - Indicação nº 892/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/of._2870_resp._ind._907_of._402_jose.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/of._2870_resp._ind._907_of._402_jose.pdf</t>
   </si>
   <si>
     <t>Ofício 2.870/2022_x000D_
 Resposta ao Oficio nº 402/2022 - Indicação nº 907/2022 - Ver. José Lopes</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/of._2871_resp._ind._911_of._401_xavier.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/of._2871_resp._ind._911_of._401_xavier.pdf</t>
   </si>
   <si>
     <t>Ofício 2.871/2022_x000D_
 Resposta ao Oficio nº 401/2022 - Indicação nº 911/2022 - Ver.  Xavier Rufino de Oliveira</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/of._2898_resp._ind._910_of._403_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/of._2898_resp._ind._910_of._403_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.898/2022_x000D_
 Resposta ao Oficio nº 403/2022 - Indicação nº 910/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/of._2899_resp._ind._906_of._402_jose.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/of._2899_resp._ind._906_of._402_jose.pdf</t>
   </si>
   <si>
     <t>Ofício 2.899/2022_x000D_
 Resposta ao Oficio nº 402/2022 - Indicação nº 906/2022 - Ver. José Lopes</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/of._2900_resp._ind._891_of._392_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/of._2900_resp._ind._891_of._392_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.900/2022_x000D_
 Resposta ao Oficio nº 392/2022 - Indicação nº 891/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/of._2902_resp._ind._890_of._391_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/of._2902_resp._ind._890_of._391_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.901/2022_x000D_
 Resposta ao Oficio nº 390/2022 - Indicação nº 887 e 901/2022 - Ver.  Francisco Ricardo das Neves</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/of._2902_resp._ind._890_of._391_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/of._2902_resp._ind._890_of._391_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.902/2022_x000D_
 Resposta ao Oficio nº 391/2022 - Indicação nº 890/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/of._2903_resp._ind._896_897_898_899_900_of._394_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/of._2903_resp._ind._896_897_898_899_900_of._394_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.903/2022_x000D_
 Resposta ao Oficio nº 394/2022 - Indicação nº 896, 897, 898, 899 e 900 2022 - Ver. Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/of._2904_resp._ind._874_of._378_renato.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/of._2904_resp._ind._874_of._378_renato.pdf</t>
   </si>
   <si>
     <t>Ofício 2.904/2022_x000D_
 Resposta ao Oficio nº 378/2022 - Indicação nº 874/2022 - Ver. Renato Souza Machado</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/of._2905_resp._ind._873_of._377_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/of._2905_resp._ind._873_of._377_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.905/2022_x000D_
 Resposta ao Oficio nº 377/2022 - Indicação nº 873/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/of._2907_resp._ind._858_859_860_of._370_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/of._2907_resp._ind._858_859_860_of._370_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.907/2022_x000D_
 Resposta ao Oficio nº 370/2022 - Indicação nº 858, 859 e 860/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/of._2911_resp._ind._840_of._353_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/of._2911_resp._ind._840_of._353_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.911/2022_x000D_
 Resposta ao Oficio nº 353/2022 - Indicação nº 840/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/of._2912_resp._ind._868_881_of._376_xavier.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/of._2912_resp._ind._868_881_of._376_xavier.pdf</t>
   </si>
   <si>
     <t>Ofício 2.912/2022_x000D_
 Resposta ao Oficio nº 376/2022 - Indicação nº 868 e 881/2022 - Ver. Xavier Rufino de Oliveira</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/of._2913_resp._ind._844_of._355_sandra.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/of._2913_resp._ind._844_of._355_sandra.pdf</t>
   </si>
   <si>
     <t>Ofício 2.913/2022_x000D_
 Resposta ao Oficio nº 355/2022 - Indicação nº 844/2022 - Ver. Sandra Kennedy Viana</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/of._2914_resp._ind._852_e_855_of._366_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/of._2914_resp._ind._852_e_855_of._366_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.914/2022_x000D_
 Resposta ao Oficio nº 366/2022 - Indicação nº 852 e 855/2022 - Ver.  Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/of._2915_resp._ind._836_of._352_manoel.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/of._2915_resp._ind._836_of._352_manoel.pdf</t>
   </si>
   <si>
     <t>Ofício 2.915/2022_x000D_
 Resposta ao Oficio nº 352/2022 - Indicação nº 836/2022 - Ver. Manoel de Aquino Batista</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/of._2920_resp._ind._832_e_833_of._345_fabio.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/of._2920_resp._ind._832_e_833_of._345_fabio.pdf</t>
   </si>
   <si>
     <t>Ofício 2.920/2022_x000D_
 Resposta ao Oficio nº 345/2022 - Indicação nº 832 e 833/2022 - Ver. Fabio Cardoso Junior</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/of._2922_resp._ind._834_e_835_of._346_jose.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/of._2922_resp._ind._834_e_835_of._346_jose.pdf</t>
   </si>
   <si>
     <t>Ofício 2.922/2022_x000D_
 Resposta ao Oficio nº 346/2022 - Indicação nº 834 e 835/2022 - Ver. José Lopes</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/of._2923_resp._ind._841_e_842_of._354_jose.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/of._2923_resp._ind._841_e_842_of._354_jose.pdf</t>
   </si>
   <si>
     <t>Ofício 2.923/2022_x000D_
 Resposta ao Oficio nº 354/2022 - Indicação nº 841 e 842/2022 - Ver. José Lopes</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/of._2924_resp._ind._849_of._362_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/of._2924_resp._ind._849_of._362_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.924/2022_x000D_
 Resposta ao Oficio nº 362/2022 - Indicação nº 849/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/of._2933_resp._ind._822_e_830_of._338_irineu.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/of._2933_resp._ind._822_e_830_of._338_irineu.pdf</t>
   </si>
   <si>
     <t>Ofício 2.933/2022_x000D_
 Resposta ao Oficio nº 338/2022 - Indicação nº 822 e 830/2022 - Ver. Irineu Roberto da Silva</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/of._2935_resp._ind._630_of._227_benedito.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/of._2935_resp._ind._630_of._227_benedito.pdf</t>
   </si>
   <si>
     <t>Ofício 2.935/2022_x000D_
 Resposta ao Oficio nº 227/2022 - Indicação nº 630/2022 - Ver. Benedito Honório Ribeiro Filho</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/of._2938_resp._ind._625_of._226_xavier.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/of._2938_resp._ind._625_of._226_xavier.pdf</t>
   </si>
   <si>
     <t>Ofício 2.938/2022_x000D_
 Resposta ao Oficio nº 226/2022 - Indicação nº 625/2022 - Ver. Xavier Rufino de Oliveira</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
     <t>Contas do Executivo Municipal</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/contas_do_executivo_2022.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/contas_do_executivo_2022.pdf</t>
   </si>
   <si>
     <t>TC 004282.989.22-7 CONTAS ANUAIS DO EXERCÍCIO DE 2022- PREFEITURA MUNICIPAL DE REGISTRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4553,67 +4553,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao-_ribeirao_branco_-_chapa_hall.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao-_saltinho_lageado.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao-_lampada_heiti_kurita.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/ind_reparo_e_manutencao_de_buraco_rua_paineiras.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_faixa_de_pedestre_escola_ana_pinto..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_canalizcao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/redutor_irene_machado.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1907/cascalho_quilombo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/cascalho_bairro_quilombo_pedrinho.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/folha_larga_limpeza.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_rede_de_esgoto_rua_joao_henrique_genovez.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/ind_reparo_na_calcada_area_publica_na_rua_sinfronio_costa.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/indicacao_faixa_amarela.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/limpeza_de_guias_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/indicacao_tapa_buraco_e_malafa_asfaltica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_tapa_buracos_cha_ribeira.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/indicacao_tapa_buracos_1.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/corrimao_rua_bahia_1.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/pavimentacao_da_rua_ipe.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao__redutor_de_velocidade_jd_sao_paulo_19.09.2022_skv_2.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/ind-_rampa_de_acesso_votupoca.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/ind-_patrolamento_nas_ruas_agrochas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_limpeza.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/indicacao_recomposicao_asfalto.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_pavimentacao_rua_paineira_1.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/indicacao__calcada_da_rua_dracena_-_jd_sao_paulo_21.09.2022.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/indicacao__recapeamento_da_rua_simeao_francisco_de_lima_-_nosso_teto_21.09.2022_1.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/redutor_de_velocidade_no_serrote.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/reparo_na_quadra_coberta_da_escola_kesao_kasuga_serrote.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/manut._notif._calcada_rua_ana_pinto_banks.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/canaleta_no_bairro_agrocha.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/ind_29.09.22.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/estatuto_aux.851.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/ind_melhorias_na_estrada__dos_ferreiras852.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/ind_recapeamento_asfaltico_rua_joaquim_magno_dos_santos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/ind_recapeaento__rua_paineira_jardim_ipe.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/ind_recapemento_na_estrada_do_riebirao_de_registro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/indtapa_buraco_na_rua_adriano_franco_vila_nova.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/faixa_elevada_escola_elza_de_carvalho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/manut._da_calcada_dos_fundos_do_estadio.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/recuperacao_da_malha_asfaltica_rua_juquia_1.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/limpeza_do_corrego_jd._caicara2.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/ind_ponto_de_onibus_abrigo_rua_seiji_sumida_reiterar.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/ind_vistoria_arvore_arapongal_jardim_caicara_ii.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/ind_troca_de_coletor_de_lixo_boa_vista_rio.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/central_de_linguas.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/ind_865-222.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/canaleta_rua_da_saudade.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/luminarias_na_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/tapa_buraco_rua_tiata_191.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/podar_arvore_na_rua_bahia.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/manut._e_recup._da_ciclovia_arapongal.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/recomp._asfalt._jose_dias_de_araujo.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/recomp._asfalt._wanderley_a._tafner.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/recomp._asfalt._rua_paineiras.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_-_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_1.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_2.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_3.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_-_conservacao_e_limpeza_do_terreno.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_-_retirada_do_arbusto.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_-_semaforo_e_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/patrolamento_estrada_bamburral_de_baixo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/indicacao_poda_de_arvore_.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_banda_municipal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/ind_poda__estrada_eurico_verrissimo.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/ind_saneamento_basico_esgoto_rua_eulalia_xavier.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_886_-_2022_redutor_rua_jeronimo_monteiro_lopes_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_no_887_-_2022_-_lageado_2.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/indicacao_no_888_-_2022_-_lixeira_socal_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_889_-_juventino_pedroso.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_no_890_-_2022_pavimentacao_portal_do_vale.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_no_891_-_2022_canaleta__onesio_mendes_agrocha_1.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_892_ind-_muro_de_arrimo_na_rua_benedito_alves_agrocha.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_893_-_2022_ind-reforma_do_abrigo_capinzal_esquina_com_timoteo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_894_-_2022_indicacao_quebra_molas_bamburral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_895_-_2022_ind-_semafaro_na_avenida_saburo_kameyama_no_agrocha.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_896_-_2022_ind_cascalho_e_fresagem_boa_vista_estrada_1.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/indicacao_no_897_reitera_ind_fresa_na_rua_adriano_franco.....doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_no_898_ind_fresa_na_rua_acacio_kotona_2.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_899_-_2022_ind_._rocada_choichi_ono.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/indicacao_900_-_2022_ind_._rocadarua_6_jardim_leblon.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_901_indicacao-_morro_seco_1.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao-_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/nome_da_rua_maria_isabel_de_brito.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/redutor_rua_vitor_meireles.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_quebra_molas_bamburral_2.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/servico_de_rocada_e_limpeza_rua_albano_marques_r4_no_78_lado_direito_e_esquerdo_jd._paulistano._1.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_servico_troca_de_lampadas_jd._virginia_e_jd._paulistano..doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cobertura_boulevard.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/pintura_de_faixa_amarela_rua_belizario_olimpio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/limpeza_de_bueiros_serralh._shimada_trevo_sp_139.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/prolongamento_de_rede_d_agua_boa_vista.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/luminarias_na_rua_maua.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/ind_saneamento_basico_esgoto_rua_projetada_b_vila_da_palha.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/varricao_retirada_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_-_geracino_guedes.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_3_rocada_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao-_lampada_benedito_evaristo_pereira.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_-_saltinho_curva_reiterar.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_-_cras_serrote.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/extensao_de_ilum._viela_cedro_e_maria_eulalia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/pavimentacao_da_rua_akemi_daykubara.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/pavimentacao_da_av._marginal_arapongal_1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/abrigo_de_passageiro_aldeia_indigena_votupoca.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/podar_arvore_na_rua_rondonia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/faixa_pedestre_-_rua_belem.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/tapa_buraco_rua_belem.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/tapa_buraco_rua_tiata.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/ind_poda__estrada_esmeralda.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao___troca_de_lampadas__rua_4__31_jd_virginia_09.11.__2022_skv.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/ind_nome_de_creche.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao__rua_crisatemo_vila_romao_09.11.2022_com_fotos.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/ind_sabesp_afundamento_seiji_sumida.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/ind_redutor_de_velocidade__fortaleza.hhh.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/ind_bueiro_seiji_sumida.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ind_melhorias_na_estrada__dos_ferreiras_2.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ind_horarios_de_onibus_do_agrocha.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/recomp._asfalt._av._jonas_banks_bazar_kelly.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/luminarias_na_rua_jose_suguinoshita.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/placas_de_sinalizacao_de_passagem_de_animais.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/tapa_buraco_rua_guaturama.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/redutor_rua_alfredo_marques_de_aquiar.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/boca_de_lobo_na_rua_violeta.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/limpeza_das_bocas_de_lobo_vila_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_implantacao_de_placa_rua_chuji_suzuki.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ind_redutor_de_velocidade_jd_caicara.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_cotainer__bloco_23.11._2022_2_-_copia.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao__av_clara_gianotti_e_souza_vila_romao_23.11.2022_skv_2.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_948.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/ind_949.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/ind_950.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/ind_951.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/ind_952.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/ind_953.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/ind954.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/ind955.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/ind956.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_957.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/ind958.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/ind959.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/ind960.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/ind961.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/limpeza_das_bocas_de_lobo_alay_correa.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/luminarias_na_rua_bahia.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/limpeza_das_bocas_de_vila_sao_francisco_964.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/limpeza_das_bocas_de_lobo_vila_vova_965.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/luminaria_rua_andradina966.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/limpeza_da_rua_americana967.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/limpeza_da_rua_limeira968.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/indicacao_rua_benedito_de_lara__centro_28.11.2022969.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/limpeza_da_rua_guaruja970.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_instalacao_troca_de_poste971.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_reparo_na_calcada_shitiro_maeji972.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/ind_notificacao_rua_das_garcas.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/ind_restauracao_da_calcada_conjunto_jorge_kameyama.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacaoreparos_e_manuntencao_nas_luminarias_vila_romao.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/ind_0512-22_976.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/limpeza_do_corrego_jd._caicara_2.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/poda_de_arvore_rua_erico_verissimo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/limp._das_ruas_e_guias_do_san_conrado_e_leblon.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_instalacao_linha_de_tubo..doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_supressao.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_poda_arvoes.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/manutencao_das_entradas_rurais.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/notificacao_do_terreno_san_conrado.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/serv._tapa_buraco_rua_joao_b._pocci_junior.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/manut._da_rua_joaquim_magno_dos_santos.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/ind_0712-22.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/colocacao_de_grades_nos_bueiros_da_cidade.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pavimentacao_na_viela_rio_grande_do_norte.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pinturas_de_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_reparo_asfaltico_rua_dezesseis.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_rocada_rua_dezesseis.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/ind_cascalho_e_fresagem_boa_vista_rio....doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/ind_atencao_especial_a_manutencao_do_pavimento_asfaltico.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/reforma_da_pavimentacao_do_bairro_vila_cabral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_pintura_de_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/reforma_da_pavimentacao_keiji_miyazawa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/reforma_da_pavimentacao_benedito_de_azevedo.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/reforma_da_pavimentacao_papa_paulo_vi.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_de_aplauso_lusa.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/mocao_70-22.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/mocao_71-22.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/mocao_72-22.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/mocao_dise.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/mocao_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_de_aplausos_bunkyo_de_registro.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_de_congr._pingo_de_gente_76.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_aplauso_campeonato_interfirmas.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/mocao_dia_do_professor.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/mocao_de_aplauo_ao_atleta_wesley.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_de_aplauso_dia_das_criancas.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_projeto_manah.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_de_aplausos_laerte_aguiar.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/mocao_de_aplauso_natalia.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/mocao_de_apelo_transporte_eleicao_19.10.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_de_pesar_no_85__2410-22.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_de_aplauso_no_86_-_2022__24102-22.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/mocao_0711-22.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/mocao_de_pesar_gertrudes.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/mocao_de_aplausos_cervejac_novo_moldura_2.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/moc_90.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/mocao_de_apelo_superior_tribunal_federal91.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_legislativo_rodney.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/cidadao_honorario_helena_cristina.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1934/gilson_biografia_1_novo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1935/cidadao_honorario-modelo.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1937/homenagem.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1938/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1936/homenagem.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/modelo_cidadao_honorario_valter_pereira.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/cidadao_honorario_denis.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/cidadao_honorario_dona_cida.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_decreto_legislativo_cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/cidadao_honorario.zip" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_complementar_-_1plc_02-2022.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_complementar_-.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proj_de_lei_complementar_077-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/pll_22-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pll_23-22.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/pll_24-22.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_pl_administrador.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_central_de_libras_skv_14.09.2022.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_-_isencao_-_alteracao_na_lei_1924_1pl27.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_-_nomeacao_-_alteracao_na_lei_1864.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei__-alteracao_na_lei_1973_129-2022.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_-_isencao_taxa_de_concurso_pl_30-2022.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_da_banda_municipal_finalizado.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/contratacao_de_vigilancia_armada_corr.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_33.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_da_banda_municipal_finalizado.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_pl_depressao_transt._de_ansiedade.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_altera_musica_do_hino.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_1989-22-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_1998-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/projeto_de_lei_1999-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_2001-22_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_2003-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_2007-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_2008-22-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_2009-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_2010-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_2012-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_2013-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_2014-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_2015-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_2016-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_2017-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_2018-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_2019-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_2020-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_2021-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_lei_2022-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_lei_2023-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_2024-2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_lei_2025-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_2026-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_2027-2022-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/proj2028-reenquadramento_advogado-omss...pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/proj2030-enquadramento_servidores...pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/proj2032-enquadramento_tecnico_seguranca_do_trabalho...pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/proj2033-enquadramento_contadores...pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_2034-22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/proj2035-enquadramento_secretario_de_escola...pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_2036-22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_2037-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/proposta_de_emenda_a_lei_organica_02-2022-fixacao_de_subsidio_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_relatorio_de_fiscalizacao_do_contrato_rodoviaria_skv_14.09.2022.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/req.__informacos_sobre_lista_de_espera_para_vagas_em_creches_19.09.2022_skv_8_1.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_transporte_publico_dia_das_eleicoes_1.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_saude_eletrocar.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_no_61_-_2022__pdi_adidos.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_no_62_-_2022__creche_agrocha_2.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/requerimento_63_2022.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_extensao_de_rede_rua_amexeira.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_comp._desenv._habit._cdhu.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_programa_viver_melhor.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/req.__pedido_de_informacoes_sobre_material_reciclavel_07.11.2022_skv.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_fac_-_fraterno_amor_cristao.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_medicamentos_upa_09_11_2022_1_upa_medicamentos.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_contrato_volumosos_09_11_2022_skv.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_contrato_usis_09_11_2022_ypua_saneamento_ambiental.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/requerimento_contrato_triagem_volumosos_09_11_2022_claudio_limpea_conservacao.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/requerimento_contrato_residuos_solidos_09_11_2022_1_evolucao.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_contrato_materiais_reciclaveis__09_11_2022.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/requerimento_contrato_limpeza_pracas__09_11_2022_texel_construcoes_ltda_1.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/requerimento_contrato_aterro_09_11_2022_1_uniao.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/requerimento_contrato_caminhao_munk_09_11_2022.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_contrato_coleta_materiais_volumosos_09_11_2022.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_elektro.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/of._2590_resp._ind._823_of._338_irineu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/of._2717_resp._ind._825_of._336_manoel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/of._2716_resp._ind._848_of._361_fabio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/of._2718_resp._ind._853_of._367_irineu.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/of._2719_resp._ind._844_of._355_sandra.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/of._2729_resp._req._44_of._279_sandra.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/of._2768_resp._ind._863_of._371_irineu.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/of._2769_resp.moc._apelo_84__of._386_sandra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/of._2770_resp._ind._846_of._353_benedito.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/of._2771_resp._ind._879_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/of._2772_resp._ind._816_817_818_831_of._344_gerson.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/of._2773_resp._ind._884_of._380_irineu.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/of._2779_resp._ind._802_of._326_fabio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/of._2801_resp._ind._865_of._375_heitor.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/of._2802_resp._ind._857_of._370_fabio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/of._2803_resp._ind._870_of._377_fabio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/of._2804_resp._ind._861_of._371_irineu.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/of._2805_resp._ind._880_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/of._2807_resp._ind._882_of._379_gerson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/resposta_of._404_req._64_xavier_elektro_rua_ameixeira_arapongal_-_e-mail_uc_17184339_-_requerimento_no_64_2022_inf._servicos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/of._2868_resp._ind._888_of._390_fracisco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/of._2869_resp._ind._892_of._392_benedito.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/of._2870_resp._ind._907_of._402_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/of._2871_resp._ind._911_of._401_xavier.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/of._2898_resp._ind._910_of._403_fabio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/of._2899_resp._ind._906_of._402_jose.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/of._2900_resp._ind._891_of._392_benedito.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/of._2902_resp._ind._890_of._391_fabio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/of._2902_resp._ind._890_of._391_fabio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/of._2903_resp._ind._896_897_898_899_900_of._394_irineu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/of._2904_resp._ind._874_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/of._2905_resp._ind._873_of._377_fabio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/of._2907_resp._ind._858_859_860_of._370_fabio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/of._2911_resp._ind._840_of._353_benedito.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/of._2912_resp._ind._868_881_of._376_xavier.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/of._2913_resp._ind._844_of._355_sandra.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/of._2914_resp._ind._852_e_855_of._366_benedito.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/of._2915_resp._ind._836_of._352_manoel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/of._2920_resp._ind._832_e_833_of._345_fabio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/of._2922_resp._ind._834_e_835_of._346_jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/of._2923_resp._ind._841_e_842_of._354_jose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/of._2924_resp._ind._849_of._362_benedito.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/of._2933_resp._ind._822_e_830_of._338_irineu.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/of._2935_resp._ind._630_of._227_benedito.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/of._2938_resp._ind._625_of._226_xavier.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/contas_do_executivo_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1900/indicacao-_ribeirao_branco_-_chapa_hall.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1901/indicacao-_saltinho_lageado.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1902/indicacao-_lampada_heiti_kurita.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1903/ind_reparo_e_manutencao_de_buraco_rua_paineiras.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1904/ind_faixa_de_pedestre_escola_ana_pinto..doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1905/indicacao_canalizcao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1906/redutor_irene_machado.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1907/cascalho_quilombo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1908/cascalho_bairro_quilombo_pedrinho.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1909/folha_larga_limpeza.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_rede_de_esgoto_rua_joao_henrique_genovez.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1911/ind_reparo_na_calcada_area_publica_na_rua_sinfronio_costa.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1914/indicacao_faixa_amarela.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1918/limpeza_de_guias_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1922/indicacao_tapa_buraco_e_malafa_asfaltica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1923/indicacao_tapa_buracos_cha_ribeira.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1924/indicacao_tapa_buracos_1.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1941/corrimao_rua_bahia_1.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1942/pavimentacao_da_rua_ipe.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1944/indicacao__redutor_de_velocidade_jd_sao_paulo_19.09.2022_skv_2.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1945/ind-_rampa_de_acesso_votupoca.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1946/ind-_patrolamento_nas_ruas_agrochas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1947/indicacao_limpeza.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1948/indicacao_recomposicao_asfalto.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1949/indicacao_pavimentacao_rua_paineira_1.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1952/indicacao__calcada_da_rua_dracena_-_jd_sao_paulo_21.09.2022.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1953/indicacao__recapeamento_da_rua_simeao_francisco_de_lima_-_nosso_teto_21.09.2022_1.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1954/redutor_de_velocidade_no_serrote.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1955/reparo_na_quadra_coberta_da_escola_kesao_kasuga_serrote.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1960/manut._notif._calcada_rua_ana_pinto_banks.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1964/canaleta_no_bairro_agrocha.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1966/ind_29.09.22.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1967/estatuto_aux.851.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1969/ind_melhorias_na_estrada__dos_ferreiras852.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1970/ind_recapeamento_asfaltico_rua_joaquim_magno_dos_santos.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1971/ind_recapeaento__rua_paineira_jardim_ipe.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1972/ind_recapemento_na_estrada_do_riebirao_de_registro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/indtapa_buraco_na_rua_adriano_franco_vila_nova.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/faixa_elevada_escola_elza_de_carvalho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/manut._da_calcada_dos_fundos_do_estadio.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/recuperacao_da_malha_asfaltica_rua_juquia_1.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/limpeza_do_corrego_jd._caicara2.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/ind_ponto_de_onibus_abrigo_rua_seiji_sumida_reiterar.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/ind_vistoria_arvore_arapongal_jardim_caicara_ii.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/ind_troca_de_coletor_de_lixo_boa_vista_rio.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/central_de_linguas.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/ind_865-222.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/canaleta_rua_da_saudade.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2001/luminarias_na_rua_taubate.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/tapa_buraco_rua_tiata_191.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/podar_arvore_na_rua_bahia.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/manut._e_recup._da_ciclovia_arapongal.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/recomp._asfalt._jose_dias_de_araujo.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2006/recomp._asfalt._wanderley_a._tafner.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/recomp._asfalt._rua_paineiras.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/indicacao_-_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_1.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_2.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_-_conservacao_e_limpeza_do_terreno_-_pre._kennedy_3.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_-_conservacao_e_limpeza_do_terreno.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/indicacao_-_retirada_do_arbusto.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/indicacao_-_semaforo_e_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2019/patrolamento_estrada_bamburral_de_baixo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2020/indicacao_poda_de_arvore_.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_banda_municipal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2023/ind_poda__estrada_eurico_verrissimo.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2024/ind_saneamento_basico_esgoto_rua_eulalia_xavier.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2031/indicacao_886_-_2022_redutor_rua_jeronimo_monteiro_lopes_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2033/indicacao_no_887_-_2022_-_lageado_2.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2034/indicacao_no_888_-_2022_-_lixeira_socal_1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2036/indicacao_no_889_-_juventino_pedroso.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_no_890_-_2022_pavimentacao_portal_do_vale.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_no_891_-_2022_canaleta__onesio_mendes_agrocha_1.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_892_ind-_muro_de_arrimo_na_rua_benedito_alves_agrocha.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_893_-_2022_ind-reforma_do_abrigo_capinzal_esquina_com_timoteo.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_894_-_2022_indicacao_quebra_molas_bamburral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_895_-_2022_ind-_semafaro_na_avenida_saburo_kameyama_no_agrocha.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_896_-_2022_ind_cascalho_e_fresagem_boa_vista_estrada_1.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2047/indicacao_no_897_reitera_ind_fresa_na_rua_adriano_franco.....doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2048/indicacao_no_898_ind_fresa_na_rua_acacio_kotona_2.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2049/indicacao_899_-_2022_ind_._rocada_choichi_ono.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2050/indicacao_900_-_2022_ind_._rocadarua_6_jardim_leblon.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2051/indicacao_901_indicacao-_morro_seco_1.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2052/indicacao-_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2053/nome_da_rua_maria_isabel_de_brito.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2055/redutor_rua_vitor_meireles.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_quebra_molas_bamburral_2.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2057/servico_de_rocada_e_limpeza_rua_albano_marques_r4_no_78_lado_direito_e_esquerdo_jd._paulistano._1.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2058/indicacao_servico_troca_de_lampadas_jd._virginia_e_jd._paulistano..doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2059/cobertura_boulevard.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2060/pintura_de_faixa_amarela_rua_belizario_olimpio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2061/limpeza_de_bueiros_serralh._shimada_trevo_sp_139.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2062/prolongamento_de_rede_d_agua_boa_vista.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2063/luminarias_na_rua_maua.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2084/ind_saneamento_basico_esgoto_rua_projetada_b_vila_da_palha.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2085/varricao_retirada_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2088/indicacao_-_geracino_guedes.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2089/indicacao_3_rocada_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2091/indicacao-_lampada_benedito_evaristo_pereira.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_-_saltinho_curva_reiterar.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2093/indicacao_-_cras_serrote.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2095/extensao_de_ilum._viela_cedro_e_maria_eulalia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2096/pavimentacao_da_rua_akemi_daykubara.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2097/pavimentacao_da_av._marginal_arapongal_1.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2098/abrigo_de_passageiro_aldeia_indigena_votupoca.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2109/podar_arvore_na_rua_rondonia.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2110/faixa_pedestre_-_rua_belem.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2111/tapa_buraco_rua_belem.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2112/tapa_buraco_rua_tiata.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2113/ind_poda__estrada_esmeralda.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2114/indicacao___troca_de_lampadas__rua_4__31_jd_virginia_09.11.__2022_skv.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2115/ind_nome_de_creche.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao__rua_crisatemo_vila_romao_09.11.2022_com_fotos.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2117/ind_sabesp_afundamento_seiji_sumida.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2122/ind_redutor_de_velocidade__fortaleza.hhh.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2123/ind_bueiro_seiji_sumida.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2158/ind_melhorias_na_estrada__dos_ferreiras_2.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2159/ind_horarios_de_onibus_do_agrocha.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2160/recomp._asfalt._av._jonas_banks_bazar_kelly.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2161/luminarias_na_rua_jose_suguinoshita.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2162/placas_de_sinalizacao_de_passagem_de_animais.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2163/tapa_buraco_rua_guaturama.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2164/redutor_rua_alfredo_marques_de_aquiar.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2165/boca_de_lobo_na_rua_violeta.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2166/limpeza_das_bocas_de_lobo_vila_sao_francisco.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_implantacao_de_placa_rua_chuji_suzuki.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2168/ind_redutor_de_velocidade_jd_caicara.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_cotainer__bloco_23.11._2022_2_-_copia.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2170/indicacao__av_clara_gianotti_e_souza_vila_romao_23.11.2022_skv_2.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_948.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/ind_949.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/ind_950.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/ind_951.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/ind_952.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/ind_953.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/ind954.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2178/ind955.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2179/ind956.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2180/ind_957.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2181/ind958.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2182/ind959.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2183/ind960.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/ind961.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/limpeza_das_bocas_de_lobo_alay_correa.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/luminarias_na_rua_bahia.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/limpeza_das_bocas_de_vila_sao_francisco_964.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/limpeza_das_bocas_de_lobo_vila_vova_965.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/luminaria_rua_andradina966.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/limpeza_da_rua_americana967.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/limpeza_da_rua_limeira968.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/indicacao_rua_benedito_de_lara__centro_28.11.2022969.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/limpeza_da_rua_guaruja970.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/ind_instalacao_troca_de_poste971.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/ind_reparo_na_calcada_shitiro_maeji972.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/ind_notificacao_rua_das_garcas.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/ind_restauracao_da_calcada_conjunto_jorge_kameyama.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacaoreparos_e_manuntencao_nas_luminarias_vila_romao.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/ind_0512-22_976.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/limpeza_do_corrego_jd._caicara_2.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/poda_de_arvore_rua_erico_verissimo.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2214/limp._das_ruas_e_guias_do_san_conrado_e_leblon.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_instalacao_linha_de_tubo..doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_supressao.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_poda_arvoes.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/manutencao_das_entradas_rurais.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/notificacao_do_terreno_san_conrado.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/serv._tapa_buraco_rua_joao_b._pocci_junior.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/manut._da_rua_joaquim_magno_dos_santos.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/ind_0712-22.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/colocacao_de_grades_nos_bueiros_da_cidade.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/pavimentacao_na_viela_rio_grande_do_norte.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/pinturas_de_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/ind_reparo_asfaltico_rua_dezesseis.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/ind_rocada_rua_dezesseis.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/ind_cascalho_e_fresagem_boa_vista_rio....doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/ind_atencao_especial_a_manutencao_do_pavimento_asfaltico.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/reforma_da_pavimentacao_do_bairro_vila_cabral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/ind_pintura_de_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/reforma_da_pavimentacao_keiji_miyazawa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/reforma_da_pavimentacao_benedito_de_azevedo.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/reforma_da_pavimentacao_papa_paulo_vi.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_de_aplauso_lusa.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1919/mocao_70-22.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1920/mocao_71-22.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1921/mocao_72-22.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1950/mocao_dise.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1951/mocao_carros_antigos.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_de_aplausos_bunkyo_de_registro.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_de_congr._pingo_de_gente_76.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_aplauso_campeonato_interfirmas.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/mocao_dia_do_professor.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/mocao_de_aplauo_ao_atleta_wesley.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_de_aplauso_dia_das_criancas.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_projeto_manah.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_de_aplausos_laerte_aguiar.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2018/mocao_de_aplauso_natalia.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2025/mocao_de_apelo_transporte_eleicao_19.10.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_de_pesar_no_85__2410-22.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_de_aplauso_no_86_-_2022__24102-22.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2086/mocao_0711-22.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2090/mocao_de_pesar_gertrudes.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/mocao_de_aplausos_cervejac_novo_moldura_2.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/moc_90.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/mocao_de_apelo_superior_tribunal_federal91.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1931/projeto_de_decreto_legislativo_rodney.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1932/cidadao_honorario_helena_cristina.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1933/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1934/gilson_biografia_1_novo.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1935/cidadao_honorario-modelo.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1937/homenagem.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1938/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1936/homenagem.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1956/modelo_cidadao_honorario_valter_pereira.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1957/cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1962/cidadao_honorario_denis.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1963/cidadao_honorario_dona_cida.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/projeto_de_decreto_legislativo_cidadao_honorario.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/cidadao_honorario.zip" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/projeto_de_lei_complementar_-_1plc_02-2022.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2069/projeto_de_lei_complementar_-.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proj_de_lei_complementar_077-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1916/pll_22-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1939/pll_23-22.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1925/pll_24-22.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_pl_administrador.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_central_de_libras_skv_14.09.2022.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/projeto_de_lei_-_isencao_-_alteracao_na_lei_1924_1pl27.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/projeto_de_lei_-_nomeacao_-_alteracao_na_lei_1864.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/projeto_de_lei__-alteracao_na_lei_1973_129-2022.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/projeto_de_lei_-_isencao_taxa_de_concurso_pl_30-2022.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2067/projeto_da_banda_municipal_finalizado.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2068/contratacao_de_vigilancia_armada_corr.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_33.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2121/projeto_da_banda_municipal_finalizado.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2154/projeto_de_lei_pl_depressao_transt._de_ansiedade.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/projeto_de_lei_altera_musica_do_hino.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1940/projeto_de_lei_1989-22-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/projeto_de_lei_1998-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1965/projeto_de_lei_1999-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1898/projeto_de_lei_2001-22_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1915/projeto_de_lei_2003-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1927/projeto_de_lei_2007-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1926/projeto_de_lei_2008-22-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_2009-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/projeto_de_lei_2010-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1959/projeto_de_lei_2012-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_2013-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2156/projeto_de_lei_2014-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/projeto_de_lei_2015-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2070/projeto_de_lei_2016-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/projeto_de_lei_2017-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2071/projeto_de_lei_2018-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_2019-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_2020-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_2021-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2155/projeto_de_lei_2022-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2119/projeto_de_lei_2023-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_2024-2022_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2120/projeto_de_lei_2025-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2153/projeto_de_lei_2026-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2157/projeto_de_lei_2027-2022-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/proj2028-reenquadramento_advogado-omss...pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/proj2030-enquadramento_servidores...pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/proj2032-enquadramento_tecnico_seguranca_do_trabalho...pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/proj2033-enquadramento_contadores...pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_2034-22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/proj2035-enquadramento_secretario_de_escola...pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_2036-22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_2037-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1913/proposta_de_emenda_a_lei_organica_02-2022-fixacao_de_subsidio_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_relatorio_de_fiscalizacao_do_contrato_rodoviaria_skv_14.09.2022.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/1943/req.__informacos_sobre_lista_de_espera_para_vagas_em_creches_19.09.2022_skv_8_1.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/requerimento_transporte_publico_dia_das_eleicoes_1.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2022/requerimento_saude_eletrocar.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_no_61_-_2022__pdi_adidos.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2038/requerimento_no_62_-_2022__creche_agrocha_2.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2041/requerimento_63_2022.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2054/requerimento_extensao_de_rede_rua_amexeira.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_comp._desenv._habit._cdhu.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2066/requerimento_programa_viver_melhor.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2087/req.__pedido_de_informacoes_sobre_material_reciclavel_07.11.2022_skv.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2094/requerimento_fac_-_fraterno_amor_cristao.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2099/requerimento_medicamentos_upa_09_11_2022_1_upa_medicamentos.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2100/requerimento_contrato_volumosos_09_11_2022_skv.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2101/requerimento_contrato_usis_09_11_2022_ypua_saneamento_ambiental.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2102/requerimento_contrato_triagem_volumosos_09_11_2022_claudio_limpea_conservacao.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2103/requerimento_contrato_residuos_solidos_09_11_2022_1_evolucao.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2104/requerimento_contrato_materiais_reciclaveis__09_11_2022.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2105/requerimento_contrato_limpeza_pracas__09_11_2022_texel_construcoes_ltda_1.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2106/requerimento_contrato_aterro_09_11_2022_1_uniao.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2107/requerimento_contrato_caminhao_munk_09_11_2022.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2108/requerimento_contrato_coleta_materiais_volumosos_09_11_2022.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/requerimento_elektro.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2026/of._2590_resp._ind._823_of._338_irineu.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2027/of._2717_resp._ind._825_of._336_manoel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2028/of._2716_resp._ind._848_of._361_fabio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2029/of._2718_resp._ind._853_of._367_irineu.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2030/of._2719_resp._ind._844_of._355_sandra.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2072/of._2729_resp._req._44_of._279_sandra.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2073/of._2768_resp._ind._863_of._371_irineu.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2074/of._2769_resp.moc._apelo_84__of._386_sandra.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2075/of._2770_resp._ind._846_of._353_benedito.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2076/of._2771_resp._ind._879_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2077/of._2772_resp._ind._816_817_818_831_of._344_gerson.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2078/of._2773_resp._ind._884_of._380_irineu.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2079/of._2779_resp._ind._802_of._326_fabio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2080/of._2801_resp._ind._865_of._375_heitor.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2081/of._2802_resp._ind._857_of._370_fabio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2082/of._2803_resp._ind._870_of._377_fabio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2124/of._2804_resp._ind._861_of._371_irineu.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2125/of._2805_resp._ind._880_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2126/of._2807_resp._ind._882_of._379_gerson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2127/resposta_of._404_req._64_xavier_elektro_rua_ameixeira_arapongal_-_e-mail_uc_17184339_-_requerimento_no_64_2022_inf._servicos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2128/of._2868_resp._ind._888_of._390_fracisco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2129/of._2869_resp._ind._892_of._392_benedito.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2130/of._2870_resp._ind._907_of._402_jose.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2131/of._2871_resp._ind._911_of._401_xavier.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2132/of._2898_resp._ind._910_of._403_fabio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2133/of._2899_resp._ind._906_of._402_jose.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2134/of._2900_resp._ind._891_of._392_benedito.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2135/of._2902_resp._ind._890_of._391_fabio.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2136/of._2902_resp._ind._890_of._391_fabio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2137/of._2903_resp._ind._896_897_898_899_900_of._394_irineu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2138/of._2904_resp._ind._874_of._378_renato.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2139/of._2905_resp._ind._873_of._377_fabio.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2140/of._2907_resp._ind._858_859_860_of._370_fabio.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2141/of._2911_resp._ind._840_of._353_benedito.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2142/of._2912_resp._ind._868_881_of._376_xavier.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2143/of._2913_resp._ind._844_of._355_sandra.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2144/of._2914_resp._ind._852_e_855_of._366_benedito.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2145/of._2915_resp._ind._836_of._352_manoel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2146/of._2920_resp._ind._832_e_833_of._345_fabio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2147/of._2922_resp._ind._834_e_835_of._346_jose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2148/of._2923_resp._ind._841_e_842_of._354_jose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2149/of._2924_resp._ind._849_of._362_benedito.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2150/of._2933_resp._ind._822_e_830_of._338_irineu.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2151/of._2935_resp._ind._630_of._227_benedito.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/2152/of._2938_resp._ind._625_of._226_xavier.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/contas_do_executivo_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>