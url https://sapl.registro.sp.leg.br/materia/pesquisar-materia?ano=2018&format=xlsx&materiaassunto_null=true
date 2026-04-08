--- v0 (2025-10-24)
+++ v1 (2026-04-08)
@@ -54,8294 +54,8294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>HEITOR SANSÃO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA DOS COLIBRIS, NA ALTURA DO NÚMERO 50, JARDIM HATORI I.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MARCELO COMERON</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÕES DE GUIAS NAS RUAS DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL, PLACA COM NOME DA RUA NERY DE ALMEIDA MENDES, E NOME DO BAIRRO, SITUADA NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>FABIO TATU</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CANALIZAÇÃO/MANILHAMENTO NO CÓRREGO DA RUA MARIA CONCEIÇÃO FRANCO MANCIO (ENTRADA DA TARUMÃ), BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DO BUEIRO LOCALIZADO NO FINAL DA RUA 14, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) E SINALIZAÇÃO DA RUA 05, NA ALTURA DO NÚMERO 201 E OUTRO NA ALTURA DO NÚMERO 98.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACA COM NOME DA RUA E NOME DO BAIRRO, NA RUA BUNZO KASUGA, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DO BUEIRO RUA EQUADOR EM FRENTE AO NO 209, ESQUINA COM AV. H. MATSUSAWA, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS COM NOMES DAS RUAS E NOME DO BAIRRO, NAS RUAS DO NOSSO TETO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BUEIROS E ESTUDO DE AMPLIAÇÃO DA REDE COLETORA DE ÁGUAS PLUVIAIS NA RUA SANTO INÁCIO, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAR SINALIZAÇÃO HORIZONTAL E VERTICAL (FAIXA AMARELA E PLACAS), PROIBINDO O ESTACIONAMENTO, NA RUA SIBIPIRUNA, JARDIM YPÊ, ALTURA DO NÚMERO 75._x000D_
 </t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA INDICATIVA PROIBINDO O TRÁFEGO DE CAMINHÃO NA RUA ERIC VERHUST, VILA NOVA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ROSA PELEGREI SIMONI, BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA (OPERAÇÃO TAPA BURACO) COM POSTERIOR ESTUDO PARA RECAPEAMENTO DA RUA RAUL REZENDE DE ANDRADE, BAIRRO VILA NOVA._x000D_
 </t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE, TIPO LOMBADA OU DEPRESSÃO NA RUA RAUL REZENDE DE ANDRADE, PRÓXIMO AO NÚMERO 45, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA DRENAGEM DE ÁGUAS PLUVIAIS NA RUA RAUL REZENDE DE ANDRADE, VILA NOVA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>RAFA FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS CAIACANGA &amp;#8211; CAPINZAL.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, NIVELAMENTO E FRESAGEM, ALÉM DE ESTUDO DE MELHORIAS NA DRENAGEM DAS ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA NA RUA CARLOS GOMES, NO BAIRRO JD. SAN CONRADO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, NIVELAMENTO E FRESAGEM, ALÉM DE ESTUDO DE MELHORIAS NA DRENAGEM DAS ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA NA RUA BERTRAND RUSSEL, NO BAIRRO JD. SAN CONRADO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DIABINHO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DAS ÁREAS DE RISCOS RELATIVO A COTA 11.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, NO SENTIDO DE QUE OS MÉDICOS DA REDE MUNICIPAL, POSSAM DEDICAR UMA HORA DE SUA CARGA HORÁRIA PARA O ATENDIMENTO DOS PACIENTES PORTADORES DE NESSECIDADES ESPECIAIS E PESSOAS DE BAIXA RENDA (CARENTES).</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO NA ESCADARIA EXISTENTE ENTRE AS RUAS EUCLIDES MAGALHÃES DE MELO E RUA MIGUEL ABY AZAR, NO CENTRO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REBAIXAMENTO DAS CALÇADAS (RAMPA PARA CADEIRANTES) DOS DOIS LADOS DA RUA TAMEKICHI TAKANO, ALTURA DO NÚMERO 05, TENDO COMO REFERÊNCIA A SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS DE INCLUSÃO COMO DISCIPLINA OU CURSO EXTRACURRICULAR, A MATÉRIA DE NOÇÕES E CONCEITOS DE EMPREENDEDORISMO, NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA "TAPA BURACOS" COM ESTUDO DE VIABILIDADE DE RECAPEAMENTO NA RUA GOIÁS, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MÃO ÚNICA NA RUA ESMERALDA, NO TRECHO QUE COMPREENDE AS INTERSEÇÕES COM AS RUAS GETÚLIO VARGAS E A SHITIRO MAEJI, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLA E CASCALHAMENTO NA ESTRADA DO MANGA LARGA.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLA E CASCALHAMENTO NA ESTRADA QUE LIGA OS BAIRROS TAQUARUÇÚ &amp;#8211; AREIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TUBOS (MANILHAS) AO LADO DA QUADRA DE FUTEBOL NA VILA DO VOTUPOCA.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLA E CASCALHAMENTO NA ESTRADA DO USSUKI.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO NA RUA PROJETADA D, BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO ABRIGO DE ÔNIBUS, PRÓXIMO À PONTE NA ESTRADA QUE LIGA OS BAIRROS CAIACANGA &amp;#8211; CAPINZAL.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE OU PLAYGROUND, NO TREVO DA RUA TANGARAS, JARDIM HATORI I.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA O FECHAMENTO NA CABECEIRA DA PONTE LOCALIZADA NA AV. PROFA CECY DE MELLO ALMADA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR NOVO ESTUDO DE TRÂNSITO NA RUA JOÃO CAMILO, CENTRO, PARA QUE SEJA REDIRECIONADO A LOMBADA EXISTENTE OU INSTALADA UMA NOVA NA ALTURA DO NÚMERO 136._x000D_
 </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO NO 156/2017, QUE DETERMINE OS SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E ASFALTAMENTO DA RUA TOPÁZIO, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>SANDRA KENNEDY</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABRIGO PARA PASSAGEIROS DO TRANSPORTE COLETIVO URBANO NO PONTO DEMBARQUE/DESEMBARQUE LOCALIZADO NA AV. H. MATSUZAWA, NA ALTURA DO NO 551.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM REDUTOR DE VELOCIDADE TIPO LOMBADA NA RUA JACATIRÃO, NA ALTURA DO NO 200, NO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA PROJETADA A E MANUTENÇÃO DO ABRIGO PARA PASSAGEIROS EXISTENTE NA VIA, NO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO ABRIGO PARA PASSAGEIROS DA RUA PROJETADA H, NO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TODA EXTENSÃO DA VALA DA RUA F, NA ALTURA DO NO 148, NO BAIRRO DA VILA DA PALHA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA EM TODA A EXTENSÃO DA VALA NO FINAL DA RUA CANELA, NO BAIRRO DO ARAPONGAL._x000D_
 </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO FINAL DA RUA SERINGUEIRA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA JABÁ NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA URBANA DOS LOCAIS COM LIXO, MATOS, E ENTULHOS NA ALTURA DO NO 537, COM ESQUINA DA RUA ELZA NO BAIRRO DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIABILIZAR JUNTO A EMPRESA RESPONSÁVEL PELA LIMPEZA PÚBLICA UM GRANDE "MUTIRÃO DE LIMPEZA", E COLOCAÇÃO DE MAIS LIXEIRAS COMUNITÁRIAS COM TAMPAS EM LUGAR ESTRATÉGICO DOS BAIRROS._x000D_
 </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM E ROÇADA) NA RUA RUI PRADO DE MENDONÇA, PRÓXIMO AO NUMERO 733, BAIRRO ALAY CORREA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PROTEÇÃO NAS LATERAIS DA PONTE NA ESTRADA QUE LIGA OS BAIRROS CAIACANGA &amp;#8211; CAPINZAL.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA RUI PRADO DE MENDONÇA, NO TRECHO PRÓXIMO A CHÁCARA DO SENHOR LAURO PEREIRA, BAIRRO ALAY CORREA.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DA GUIA NA RUA PROJETADA H, BAIRRO VILA DA PALHA, EM FRENTE À RESIDÊNCIA DE NO 157.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E INSTALAÇÃO DE UM NOVO CORRIMÃO NA PONTE SITUADA SOBRE O CÓRREGO, LOCALIZADO NA RUA RUI PRADO DE MENDONÇA, BAIRRO ALAY CORREA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MURETA OU CORRIMÃO DE PROTEÇÃO EM AMBOS OS LADOS DA PONTE SOBRE O CÓRREGO QUE CORTA A RUA PROJETADA H, BAIRRO VILA DA PALHA, PRÓXIMO AO NO 157.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CÓRREGO PRÓXIMO À RUA B, BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA NA RUA PROJETADA D, BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO NO 28/2017, PARA QUE INCLUA NO PROJETO DE RECAPEAMENTO ASFÁLTICO A RUA GOIÁS, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE NO 86/2017, PARA VIABILIZAR A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA E PAVIMENTAÇÃO ASFÁLTICA NO TRECHO QUE LIGA A RODOVIA REGIS BITTENCOURTAO INSTITUTO FEDERAL E ESTRADA MUNICIPAL DO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA BENEDITO GONÇALVES DO NASCIMENTO, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE DRENAGEM NA RUA BENEDITO GONÇALVES DO NASCIMENTO NO BAIRRO SERROTE, PARA DIRECIONAR AS ÁGUAS PLUVIAIS DE FORMA A MANTER O LEITO DA_x000D_
 RUA TRANSITÁVEL._x000D_
 </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>GERSON TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA DUQUE DE CAXIAS, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS UM QUEBRA MOLA NA RUA MIGUEL ABY AZAR.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM QUEBRA MOLA NA RUA ESPIRITO SANTO, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE RECAPEAMENTO ASFÁLTICO NA RUA DAS ARARAS, NO BAIRRO JARDIM HATORI II.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA ERICK VERHULST, BAIRRO VILA NOVA REGISTRO.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS SITUADAS NO JARDIM SAN CONRADO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA BENEDITO LARA, CENTRO.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE PAVIMENTAÇÃO ASFÁLTICA NA RUA EURIDICE DOMINGUES MARTINS, JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRA MOLA NA ESQUINA DA RUA AMAPÁ, COM A RUA PAPA PAULO VI, NA VILA CABRAL.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA SHIGUE SUMI, VILA CABRAL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NAS RUAS, SAMUEL DE SOUZA, SATURNO E MERCÚRIO, PRÓXIMO AO HOSPITAL SÃO JOAO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINA, LIMPEZA E ROÇADA NA RUA 12 NO CONJUNTO HABITACIONAL BLOCO D1.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM QUEBRA MOLA, NA RUA JOAQUIM MAGNO DOS SANTOS, PRÓXIMO AO N° 553.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE TRANSFERIR A ACADEMIA AO AR LIVRE DO BAIRRO JD. XÁNGRILA PARA AO LADO DO POSTO DE SAÚDE DO BAIRRO NA RUA ANGOLA.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MEDIDAS INDICADAS PELA EQUIPE DA SUCEN, DIANTE DO GRANDE ABANDONO QUE SE ENCONTRA O PRÉDIO PÚBLICO MUNICIPAL LOCALIZADO NO JARDIM DAS_x000D_
 PALMEIRAS QUE ATÉ 2016, PERTENCIA A ASSOCIAÇÃO DESPORTIVA DA POLICIA MILITAR (ADPM)._x000D_
 </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE ALTERAR O NOME DA PRAÇA DOS EXPEDICIONÁRIOS PARA &amp;#8220;PRAÇA DOS EXPEDICIONÁRIOS PAULO SUMIDA&amp;#8221;.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA SEBASTIÃO JORGE RIBEIRO, BAIRRO JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA CHUJI SUZUKI, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA INSTALAÇÃO DE UMA SALA PARA ATENDIMENTO DAS PESSOAS PORTADORAS DE DEFICIÊNCIAS E IDOSOS NA PARTE TÉRREO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, PINTURA DE GUIAS E ROÇADA, EM TODA AS RUAS DO BAIRRO DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE LUMINÁRIAS NOS POSTES LOCALIZADOS NO FINAL DA RUA KINZO TSUNODA (PERTO DO LAR DOS VELHINHOS), A PARTIR DA CASA NO 1.473, NO JARDIM SÃO MATHEUS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO O MUSEU E MEMORIAL DA IMIGRAÇÃO JAPONESA, COMO MUSEU "COMENDADOR HIROSHI SUMIDA".</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTIA DA DESTINAÇÃO ADEQUADA DE FORMA IMEDIATA E COM A PARTICIPAÇÃO DA COMUNIDADE DO ENTORNO, DO PRÉDIO PÚBLICO MUNICIPAL LOCALIZADO NO JARDIM DAS PALMEIRAS, QUE ATÉ 2016 PERTENCIA A ASSOCIAÇÃO DESPORTIVA DA POLÍCIA MILITAR ( ADPM).</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NA RUA MÁRIO DE ANDRADE, BAIRRO JD. SAN CONRADO.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEDIDAS PARA TORNAR MAIS EFICIENTE A COLETA DE MATERIAL RECICLÁVEL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BUEIROS LOCALIZADO NA RUA 23 NO CONJUNTO HABITACIONAL BLOCO D1.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER, NO ANTIGO "CAMPINHO DE FUTEBOL" LOCALIZADO NA RUA 16, NO BAIRRO BLOCO D1.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABRIGO PARA PASSAGEIROS NA PROXIMIDADE DA ESQUINA DA RUA 5, NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>TON ADORNO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E TERRAPLANAGEM NA RUA MARGINAL ESQUERDA, PRÓXIMO AO SENAC, VILA ALVORADA.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REDUTOR DE VELOCIDADE NA RUA LONDRINA, JD. PARANÁ.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PONTA GROSSA, JD.PARANÁ.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SÃO JOSE DOS PINHAIS, JD. PARANÁ.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA VERA LUCIA RABELO DA SILVA, JD. PARANÁ.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA MARINGÁ, JD. PARANÁ.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA ESTRADA DO GUAVIRUVA, PRÓXIMO A FAZENDA DAS LARANJAS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MELHORIAS NAS ESTRADAS RURAIS, CARAPIRANGA, JURUMIRIM, GUAVIRUVA, LIMOEIRO, TIATÃ, LAGOA NOVA E BAISSUNUNGA.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO E PATROLAMENTO NA ESTRADA RURAL DO BAIRRO BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (ROÇADA, PINTURA DE GUIAS E LIMPEZA URBANA) NAS RUAS DO BAIRRO JARDIM PARANÁ.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO Nº 536/2017; CORRIGIR DIFICULDADES NO DIRECIONAMENTO DAS LIGAÇÕES AOS SERVIÇOS DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA GUILHERME ANTÔNIO DE LIMA, NOSSO TETO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA ESCOLA EMEF PREFEITO JOSÉ DE CARVALHO.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA CHOICHI ONO, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/</t>
+    <t>http://sapl.registro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) E SINALIZAÇÃO NO FINAL DA AVENIDA PROFª CECY TEIXEIRA DE MELO ALMADA, NO TRECHO PRÓXIMO A INTERSEÇÃO COM A RUA NIGÉRIA, NO BAIRRO XANGRILÁ.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA DE LAZER COM ACADEMIA AO AR LIVRE E/OU PLAYGROUND INFANTIL NA ÁREA INSTITUCIONAL DO JARDIM PARANÁ.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE PAVIMENTAÇÃO ASFÁLTICA A RUA JOSÉ FERREIRA, JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO Nº 343/2017; MELHORIAS NA VIELA QUE LIGA AS RUA 8 E 11, JD. IPANEMA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO RAPOSO TAVARES, JARDIM BRASIL.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO TRÂNSITO DA RUA SINFRÔNIO COSTA, PARA MÃO ÚNICA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NO ENTORNO DO CONJ. HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA ATUAL RUA 03, SITUADA NO JARDIM VIRGINIA, PARA A RUA ANTÔNIO RODRIGUES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA MURETA OU CORRIMÃO DE PROTEÇÃO EM AMBOS OS LADOS DA PONTE DE CONCRETO, SOBRE O CÓRREGO QUE CORTA A ESTRADA DO BULHA, FRENTE AO SÍTIO DO SR. CEZAR LEITE.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LUMINÁRIA NA AV. ULISSES GUIMARÃES COM A RUA MANOEL CRUZ GONÇALVES, EM FRENTE À PANIFICADORA YASMIN, NOSSO TETO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO EM TODA EXTENSÃO DA ESTRADA DO BAIRRO BOA VISTA RIO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA E LIMPEZA NA ÁREA VERDE ENTRE A RUA PAULO BANKS LEITE E RUA 28 NO BLOCO B.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECOMPOSIÇÃO ASFÁLTICA (TAPA BURACOS) E POSTERIOR ESTUDO DE RECAPEAMENTO DA RUA JERÔNIMO MONTEIRO LOPES, EM ESPECIAL O TRECHO QUE FAZ INTERSEÇÃO COM A RUA CEARÁ, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO FINAL DA RUA OURINHOS NO BAIRRO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO FINAL DA RUA BAURU NO BAIRRO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TODA A EXTENSÃO DAS RUAS DO BAIRRO VILA ROMÃO.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NO FINAL DA RUA ALEXANDRE AGENOR DE MORAIS, NA ALTURA DO Nº 685 NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BUEIROS DA RUA CEARÁ, NA ALTURA DO NÚMERO 150, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS EM TODA A EXTENSÃO DA RUA PROJETADA B NO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA POSSIBILIDADE DE CONSTRUIR UMA ÁREA DE RECREAÇÃO PARA AS CRIANÇAS, NO TERRENO SITUADO AO LADO DO CENTRO COMUNITÁRIO NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA POSSIBILIDADE DE FAZER REPAROS E A COLOCAÇÃO DE AREIA NA QUADRA DE FUTEBOL DE AREIA NO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E POSTERIOR NOTIFICAÇÃO DO RESPONSÁVEL PELA CAIXA DE INSPEÇÃO DE ESGOTO/FOSSA SÉPTICA LOCALIZADA NA RUA RIO GRANDE DO NORTE, PRÓXIMO ÀS CASAS DE NÚMEROS 105 E 125, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO/RETIRADA DE UM TRONCO DE ÁRVORE LOCALIZADO NA RUA RIO GRANDE DO NORTE, NA CALÇADA AO LADO DO NÚMERO 125, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CEARÁ, NA ALTURA DO NÚMERO 380, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE UMA PLACA "PROIBIDO JOGAR LIXO" NO FINAL DA RUA 8 NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E MELHORIAS (PINTURA,LIMPEZA, ROÇADA, ESTUDO DE VIABILIDADE DE COLOCAÇÃO DE CORRIMÃO) NA ESCADARIA LOCALIZADA NA RUA GOIÁS, ALTURA DO NÚMERO 81, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO/CONSERTO DA CALÇADA LOCALIZADA NA UNIDADE DE SAÚDE DA FAMÍLIA DA VILA SÃO FRANCISCO, NA RUA JERÔNIMO MONTEIRO LOPES Nº 658.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PINTURA E SINALIZAÇÃO DA LOMBADA LOCALIZADA NA RUA JERÔNIMO MONTEIRO LOPES, NA ALTURA DO NÚMERO 362, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO/FRESAMENTO NA ESTRADA MORRO ALTO/SAKUMA, BAIRRO CHÁ RIBEIRA.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO/CONSTRUÇÃO DE ABRIGOS DE PASSAGEIROS NO BAIRRO CHÁ RIBEIRA, EM ESPECIAL NO TRECHO DE INTERSEÇÃO COM A ESTRADA QUE LIGA O BAIRRO AO BAMBURRAL DE CIMA, E NO TRECHO PRÓXIMO À FÁBRICA DE PALMITO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, PERENIZAÇÃO, CASCALHAMENTO OU FRESAGEM NA ESTRADA QUE LIGA OS BAIRROS CHÁ RIBEIRA E BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE SERVIÇOS OU NOTIFIQUE O RESPONSÁVEL PELA PODA DA ÁRVORE LOCALIZADA NA AV. HAGUEMU MATSUZAWA, NA ALTURA DO NÚMERO 299, NO BAIRRO RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>DRª INÊS KAWAMOTO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE SINALIZAÇÃO E/OU OBRAS VISANDO MELHOR ORIENTAÇÃO DE TRÂNSITO NOS ENTRONCAMENTOS DA RUA SÃO JUDAS TADEU - RUA JOAQUIM A. CAMPOS - RUA JOSÉ DOS SANTOS E RUA CHUJI SUZUKI.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DENOMINANDO A ATUAL RUA 5, LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR DAVID BRIHI BADUR.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DENOMINANDO A ATUAL RUA 4, LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR ANTÔNIO XAVIER DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DENOMINANDO A ATUAL AVENIDA 6, LOCALIZADA NO ''CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA'' DE PAULO HENRIQUE GARCIA DE ALENCAR.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DO TRANSPORTE COLETIVO QUE ATENDE A VILA RIBEIRÓPOLIS, NO SENTIDO CENTRO/BAIRRO, TENDO COMO PONTO REFERENCIAL A RUA URUGUAI - ''RUA DO BOSQUE.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO EM TODA A EXTENSÃO DO BAIRRO CHÁ RIBEIRA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO TOTAL DO TRONCO DE ÁRVORE, LOCALIZADO NA RUA MERALDO PREVIDI, ENTRONCAMENTO COM AV. JONAS BANKS LEITE EM FRENTE AO BANCO BRADESCO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RIO BRANCO, NA ALTURA DO NÚMERO 140, NA VILA FATÍMA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO E ATUALIZAÇÃO DO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE REGISTRO, REGULAMENTADO PELA LEI COMPLEMENTAR 001/98, EM ESPECIAL NO ARTIGO 85, QUE TRATA DAS ISENÇÕES.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA (OPERAÇÃO TAPA BURACO) COM POSTERIOR ESTUDO PARA RECAPEAMENTO DA RUA PARÁ, PRÓXIMO DO NUMERO 545, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PODA DE ÁRVORE NA RUA ADRIANO FRANCO, EM FRENTE AO NO 580, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO TERRENO BALDIO NA RUA 8, PRÓXIMO AO N° 224, JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA PORTO ALEGRE, PRÓXIMO AO NUMERO 63.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PODA DE ÁRVORES, NO BAIRRO DA VILA NOVA, NA RUA RAFAEL GONÇALVES DE FREITAS, ENTRE AS RUAS JACATIRÃO E RUA JABOTICABA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO NO BAIRRO VILA DA PALHA, NA RUA PROJETADA C, PRÓXIMO AO BAMBUEIRO.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DO POSTE DE MADEIRA NA RUA MACIEIRA, EM FRENTE AO NO 53, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM E CASCALHAMENTO NA RUA PITANGUEIRAS, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PELO MENOS MAIS 02 (DOIS) ABRIGOS DE PASSAGEIROS NA AVENIDA JESUS ALVES DA COSTA (ANTIGA AV. 01), EM ESPECIAL NOS ENTROCAMENTOS DAS RUAS 05 E 13, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ROTATÓRIA NA ENTRADA DO JARDIM PAULISTANO (ESTRADA DO BAMBURRAL), EM ESPECIAL NO ENTRONCAMENTO COM A AV. JESUS ALVES DA COSTA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ADUELAS OU DISPOSITIVO EFICIENTE DE CANALIZAÇÃO E DRENAGEM DO CÓRREGO QUE FAZ A TRAVESSIA DA RUA 16, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CASCALHAMENTO DA VIA LOCALIZADA NO BAIRRO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESVIO DO TRÂNSITO DE ACESSO AO JARDIM VIRGINIA, POR TRAZ DA ESCOLA PREFEITO JOSÉ DE CARVALHO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>ATERRO E COLOCAÇÃO DE ASFALTO/CASCALHO EM FRENTE AO ABRIGO, LOCALIZADO NA AVENIDA GOVERNADOR FRANCO MONTORO EM PARALELO COM A RUA SUB. TEN. PM. JOÃO BATISTA FILHO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA RUA 23, JARDIM VALERI, NOVO LOTEAMENTO JUNTO A VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA BARRETO, JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA DA RUA DOS EUCALIPTOS, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO OU TROCA DOS ABRIGOS DE PASSAGEIROS LOCALIZADOS NA AV. CLARA GIANOTTI DE SOUZA, PRÓXIMO A LINHA FERROVIÁRIA, NO JARDIM CAIÇARA1.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E ESTUDO DE CANALIZAÇÃO DO CÓRREGO LOCALIZADO NA RUA JOHANN SEBASTIAN BACH, NO ENTRONCAMENTO COM A RUA ARI BARROSO, NO BAIRRO SAN CONRADO.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E ESTUDO PARA CONTINUIDADE DA PAVIMENTAÇÃO NO FINAL DA RUA MASSA HATORI, NO TRECHO APÓS O ENTRONCAMENTO COM A RUA MARGARIDA TOMIKO KONDO.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS DE PEDESTRES NAS INTERSEÇÕES DO VIADUTO LOCALIZADO NA AV. MARGINAL CASTELO BRANCO COM A RUA JOSÉ ANTÔNIO DE CAMPOS, EM AMBOS OS SENTIDOS (CENTRO-BAIRRO E BAIRRO-CENTRO).</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA DA RUA PACIÊNCIA, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À SABESP PARA VIABILIZAR A EXTENSÃO DE REDE DE SANEAMENTO BÁSICO, EM ESPECIAL O ABASTECIMENTO DE ÁGUA POTÁVEL NA RUA PACIÊNCIA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE NOVA PINTURA DA FAIXA AMARELA DO PONTO DE TÁXI, SITUADO NA RUA MERALDO PREVIDI, ENTRE À AV. PREF. JONAS BANKS LEITE E A RUA TAMEKICHI TAKANO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CONTADORES REGRESSIVOS NOS SEMÁFOROS PRÓXIMO AO VIADUTO DA AV. JOSÉ ANTÔNIO DE CAMPOS.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE, TIPO LOMBADA NA RUA_x000D_
 DOS ROUXINÓIS, NA ALTURA DO Nº 430 NO BAIRRO JARDIM HATORI.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA AV. WALDOMIRO GIRALDES GARCIA, JARDIM CAIÇARA I, ALTURA DO Nº 35._x000D_
 </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS CAMBEVA (ANTIGA RUA 03), SAGUARU (ANTIGA RUA 05), ARUANÃ (ANTIGA RUA 07) E MARLIM AZUL (ANTIGA RUA 09), NO JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AOS CORREIOS PARA VIABILIZAR A EXTENSÃO DA ENTREGA DE CORRESPONDÊNCIAS NA RUA ALFREDO CAPARA, BAIRRO ALAY CORRÊA.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PROJETADA C, NA ALTURA DO PORTÃO DE ENTRADA E SAÍDA DOS ALUNOS DA EMEB JOSINO SILVEIRA.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AÇÕES DE RONDA NOTURNA NA PRAÇA BEIRA RIO, EM CONJUNTO COM A POLÍCIA MILITAR, NO INTUITO DE COIBIR A AÇÃO DO CONSUMO E TRÁFICO DE DROGAS NO LOCAL.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DESOBSTRUÇÃO E LIMPEZA DOS BUEIROS LOCALIZADOS NA VIELA DA RUA ALAGOAS, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NAS RUAS DO BAIRRO ALAY CORRÊA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DE BUEIROS/BOCAS DE LOBO DA RUA CRISÂNTEMO, EM FRENTE A TAPEÇARIA DO JOÃO, VILA ROMÃO.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SOLANGE CRISTINA F. SILVA, BAIRRO EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE TIPO LOMBADA NA AVENIDA 3, NA ALTURA DO Nº 267 NO CONJUNTO HABITACIONAL DRA ALZIRA PACHECO LOMBA KOTONA (BLOCO D2).</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AVENIDA 2, NA PROXIMIDADE DA ÁREA DE LAZER NO CONJUNTO HABITACIONAL DRA ALZIRA PACHECO LOMBA KOTONA (BLOCO D2).</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DE TODA A EXTENSÃO DA CICLOVIA QUE VAI DESDE O SUPERMERCADO MAGNÂNIMO ATÉ O BLOCO C, JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM QUEBRA MOLA NA RUA ROUXINÓIS, PRÓXIMO AO Nº 201, BAIRRO HATORI.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA MERCÚRIO, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E SERVIÇOS DE MANUTENÇÃO NO BUEIRO LOCALIZADO NA RUA SINFRÔNIO COSTA, NA ALTURA DO NÚMERO 155, CENTRO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA RUA SINFRÔNIO COSTA AO LADO DO NÚMERO 155, CENTRO.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PRIMO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM CASCALHO NA RUA BENEDITO GONÇALVES DE NASCIMENTO, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, NIVELAMENTO, INSTALAÇÃO DE TUBOS E APLICAÇÃO DE MATERIAL FRESADO NA RUA GERACINO GUEDES, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM CASCALHO NA ESTRADA DO CAIACANGA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DOS ABRIGOS DE PASSAGEIROS NA RUA WALDOMIRO GIRALDES GARCIA, NO JARDIM CAIÇARA 1.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO NAS SINALIZAÇÕES HORIZONTAIS E VERTICAIS NOS CRUZAMENTOS DA RUA WILLES VASSÃO COM AVENIDA ISSAMU SASSAKI E COM A RUA NATAL, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NÚCLEO OU GRUPO DE TRABALHO DE AÇÕES PERMANENTES DE PREVENÇÃO E COMBATE AO USO DE BEBIDAS ALCOÓLICAS E ENTORPECENTES, ESPECIALMENTE COM ATUAÇÃO JUNTO ÀS CRIANÇAS E ADOLESCENTES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ISNARDE RIBEIRO DIAS, JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DE TODAS AS CRIANÇAS DA REDE MUNICIPAL DE ENSINO QUE ESTEJAM COM DIFÍCIL ACESSO AO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA JERÔNIMO MONTEIRO LOPES, NA ALTURA DO NÚMERO 353, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DE UM LADO DA RUA ASSIS, NO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAMENTO DA ILUMINAÇÃO PÚBLICA EM TODO INTERIOR DO PARQUE BEIRA RIO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ARVORES NAS RUAS JOÃO SIMONI E ANTONIO J. P. VERDE, SITUADAS NO CONJUNTO HABITACIONAL EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E COLOCAÇÃO DE MANILHAS NA RUA ARUANÂ, JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A "TRAVESSA CASTELINHO", PARA A RUA FIGUEIRAS, LOCALIZADA NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DA ÁRVORE LOCALIZADA NA RUA ESMERALDA, NA ALTURA DO Nº 68, CENTRO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA NOVA LUMINÁRIA (DUPLAGEM) NO POSTE DE ILUMINAÇÃO PÚBLICA DA RUA CRISÂNTEMO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA COM O NOME DA RUA E BAIRRO NA AVENIDA TOSHIKATSU KAWAGUCHI, JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA EXTENSÃO DA RUA BAHIA, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA DO ARPOADOR, JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO DE UMA ÁRVORE SITUADA NA RUA ALEXANDRE AGENOR DE MORAIS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO COM FAIXA AMARELA NA ESQUINA DA RUA JOSÉ DIAS DE ARAÚJO COM ACESSO AO BAIRRO JARDIM YOSHIDA.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA LUÍS ANTÔNIO MUNIZ, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ALFREDO MARQUES AGUIAR, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA MOÇAMBIQUE, BAIRRO JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MANUTENÇÃO NA RUA MASSA HATORI, NO BAIRRO DO CAIÇARA II.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO NA BALANÇA DO UBS DO JARDIM VALERI.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MANUTENÇÃO NA RUA DAS PAINEIRAS, PRÓXIMO AO GINÁSIO MÁRIO COVAS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE LIMPEZA NOS BUEIROS DA RUA ELZA, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLOVIA NA MARGINAL CASTELO BRANCO, CONECTANDO COM AS CICLOVIAS DA VILA FLÓRIDA AO PARQUE BEIRA RIO.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA NA MARGINAL CASTELO BRANCO, ENTRE O TRECHO DA DELLA VIA PNEUS E O RESIDENCIAL ROMAGNOLI.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS GERAIS, COMO, SINALIZAÇÃO, PLACAS INFORMATIVAS, LOMBADAS E ILUMINAÇÃO NAS PROXIMIDADES DA PONTE DO RIO RIBEIRA DE IGUAPE, COM ACESSO A MARGINAL CASTELO BRANCO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE DRENAGEM NAS VIELAS DAS RUAS 4, 5 E 6, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL SITUADO À RUA 06, JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ESGOTO NA RUA BAHIA, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE UMA LIXEIRA COMUNITÁRIA, SITUADA NO FINAL DA AV. CASTELINHO, ALTURA DO Nº 1.542, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO DE UMA ÁRVORE NA RUA GUILHERME ANTÔNIO DE LIMA, PRÓXIMO AO Nº 44, NOSSO TETO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VALA SITUADA NA RUA PROJETADA C, VILA DA PALHA.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CAMINHÃO PIPA" PARA UMEDECER A ESTRADA DO BAIRRO BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS QUEIMADAS DA RUA MARGARIDA TOMIKO KONDO, JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE MÃO ÚNICA (SENTIDO CENTRO-BAIRRO) NA RUA CHOICHI ONO, NO TRECHO QUE COMPREENDE AS INSTALAÇÕES DA FUNDAÇÃO BRADESCO, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE TRÂNSITO NA RUA NERY DE ALMEIDA MENDES, JD. ALVORADA, PARA QUE SEJA REESTABELECIDO O FLUXO ANTERIOR DE MÃO DUPLA, COM ROTATÓRIA NO CRUZAMENTO COM A RUA MÉXICO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO ASFÁLTICO E POSTERIOR RECAPEAMENTO DA RUA ANDRADINA, EM ESPECIAL O TRECHO DE CRUZAMENTO COM A RUA MAUÁ, NO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E SERVIÇOS DE MANUTENÇÃO NA RUA MINAS GERAIS, NO CRUZAMENTO COM A RUA ESPÍRITO SANTO, NO TRECHO AO LADO DA CASA Nº 208, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA AV. PRESIDENTE CASTELO BRANCO NO TRECHO ENTRE A RODOVIÁRIA E A LOJA DE VEÍCULOS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DA ÁRVORE E NA PRAÇA NAKATSUGAWA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DO ARAPONGAL, EM FRENTE À ESCOLA MUNICIPAL JOSÉ PACHECO LOMBA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NAS RUAS DO BAIRRO CAIÇARA II.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS / REDUTORES DE VELOCIDADE NA RUA PROJETADA H NA VILA DA PALHA.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO POSTE DE MADEIRA DA RUA CRISÂNTEMO, ALTURA DO NÚMERO 350, VILA ROMÃO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS E MANUTENÇÃO NO ACESSO DA VILA GODOY, BAIRRO ARAPONGAL, ESPECIALMENTE NO TRECHO DA LINHA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA 8 OU 11, JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DO PASSEIO PÚBLICO DA AV. PROFESSORA CECY TEIXEIRA DE MELO, NO TRECHO DE ACESSO ENTRE O JARDIM IPANEMA E O JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E IMPLANTAÇÃO DE UMA ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO JARDIM IPANEMA LOCALIZADO NA RUA 11.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TAPA-BURACO PALIATIVAMENTE E POSTERIOR RECAPEAMENTO DA RUA BELIZÁRIO OLÍMPIO DA SILVA, NO JARDIM CAIÇARA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPANSÃO DA REDE DE ÁGUA À MARGEM ESQUERDA DA SP 139, RODOVIA EMPEI HIRAIDE, ENTRE OS KM 2 E 3, SENTIDO REGISTRO/SETE BARRAS.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA SOLANGE CRISTINA FREITAS SILVA EM TODA A SUA EXTENSÃO, LOCALIZADA NO JARDIM EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS NA RUA LUCIO MARQUES, CENTRO.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA JACARANDÁ, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PINTURA DE GUIAS E SARJETAS E LIMPEZA DE BUEIROS NAS RUAS DO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETÁRIO DO TERRENO SITUADO NA RUA 08 AO LADO DA RESIDÊNCIA DE Nº 80, JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS NA RUA AMOREIRA, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA COQUEIRO DO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA OU SUPRESSÃO DE ARVORE QUE ESTÁ CAINDO SOBRE A ESTRADA DO BAIRRO CHEIA GRANDE.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSCREVER O MUNICÍPIO DE REGISTRO NO PROGRAMA FEDERAL DENOMINADO CARTÃO REFORMA, VISANDO À CONCESSÃO DE SUBVENÇÃO ECONÔMICA PARA APOIAR FAMÍLIAS COM BAIXA RENDA PARA A AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO DESTINADOS A REFORMA, AMPLIAÇÃO OU CONCLUSÃO DE MORADIAS PARA O EXERCÍCIO FISCAL DE 2018.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS NO BUEIRO LOCALIZADO NA RUA RONDÔNIA, EM FRENTE AO NÚMERO 51 NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DISPOSITIVOS DE SEGURANÇA, TAIS COMO SINALIZAÇÃO VERTICAL (PLACAS) E HORIZONTAL, NAS RUAS DO CONJUNTO HABITACIONAL JARDIM AGROCHÁ 2.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO/INSTALAÇÃO DE UMA FAIXA ELEVADA NA AV. 2, EM ESPECIAL NO TRECHO PRÓXIMO AO PORTÃO DE ENTRADA/SAÍDA DE ALUNOS DA ESCOLA MUNICIPAL JOSINO SILVEIRA, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (ROÇADA, LIMPEZA) E VERIFICAÇÃO DA POSSIBILIDADE DE MELHOR USO DO TERRENO DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADO NA RUA BEIJA-FLOR, AO LADO DA CRECHE MUNICIPAL NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL (FAIXA AMARELA E PLACAS), PROIBINDO O ESTACIONAMENTO, NA RUA VITÓRIA, VILA RIBEIRÓPOLIS, ALTURA DO NÚMERO 78, TENDO COMO REFERÊNCIA A IGREJA CATÓLICA SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A CONCESSIONÁRIA DE ENERGIA ELÉTRICA (ELEKTRO), NO SENTIDO DE REALIZAR MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA AV. CLARA GIANOTTI DE SOUZA, NO TRECHO DA VILA ROMÃO ATÉ O AGROCHÁ.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE PLACA COM A MENSAGEM "PROIBIDO ESTACIONAR", ASSIM COMO COLOCAÇÃO DE DISPOSITIVOS (CONES, CAVALETES) NO ESPAÇO DO PORTÃO LATERAL DE ENTRADA DO MERCADO MUNICIPAL, LOCALIZADO NA PRAÇA BEIRA RIO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS OU CONSTRUÇÃO DE DUAS TAMPAS DE_x000D_
 BUEIROS NA CALÇADA DA RUA SHITIRO MAEJI EM FRENTE AO AILTON ALUMÍNIOS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE PARA IMPLANTAÇÃO DE MEDIDAS DE SEGURANÇA E MELHORIA DA MOBILIDADE DA RUA RAFAEL GONÇALVES DE FREITAS, VILA NOVA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA SINALIZAÇÃO VERTICAL E HORIZONTAL E IMPLANTAÇÃO DE DISPOSITIVOS DE SEGURANÇA NO CRUZAMENTO DAS RUAS AMAPÁ, HEIJI MIYAZAWA E PAPA PAULO VI, VILA CABRAL.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JOAQUIM MARQUES ALVES, JARDIM VALERI, EM ESPECIAL NO TRECHO QUE COMPREENDE O CRUZAMENTO COM A RUA MOTOICHI YOSHIMOTO ATÉ A ENTRADA DA RODOVIA SP 139.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA GUARDA MUNICIPAL, CONFORME O TÍTULO II, ARTIGO 4º, ITEM 21 DA LEI ORGÂNICA DO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA) NA RUA JERÔNIMO MONTEIRO LOPES, NA ALTURA DO NÚMERO 728, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NA AVENIDA GOVERNADOR FRANCO MONTORO (SENTIDO JARDIM PAULISTANO-NOSSO TETO), EM ESPECIAL PLACAS DE LIMITE DE VELOCIDADE E INDICATIVAS DAS ENTRADAS PARA O BAIRRO JARDIM SÃO PAULO/JARDIM PARANÁ.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO DA PINTURA DE FAIXA AMARELA E COLOCAÇÃO DE UMA PLACA DE PROIBIDO ESTACIONAR/APENAS EMBARQUE E DESEMBARQUE DE PACIENTES, NAS IMEDIAÇÕES DA UNIDADE DE SAÚDE DA FAMÍLIA DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA CLARA GIANOTTI DE SOUZA, NO TRECHO PRÓXIMO À LINHA FÉRREA NA ENTRADA DO JARDIM CAIÇARA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO E MANUTENÇÃO DO CALÇAMENTO DA RUA VALDOMIRO GERALDES GARCIA, NO JARDIM CAIÇARA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DOS LÍRIOS, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIA/ REFLETOR NO ÚLTIMO POSTE, LOCALIZADO NA RUA KENJI YAGUIU, ALTURA DO Nº 11, NO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E FRESA NA RUA SERINGUEIRA, SITUADA NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A MUDANÇA DO ESTACIONAMENTO 180º LOCALIZADO AO FINAL DA AV. PREFEITO JONAS BANKS LEITE, EM FRENTE AO SESC.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO DA CALÇADA NA AV. DEPUTADO ULISSES GUIMARAES, DO JD. AMÉRICA, ATÉ O NOSSO TETO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE PROJETO DE LEI QUE DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "ADOTE UM PONTO DE ÔNIBUS".</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, PERENIZAÇÃO, FRESAGEM E ROÇADA) NAS RUAS DO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE REPARO URGENTE NA GRELHA METÁLICA DO BUEIRO SITUADO À RUA JOSÉ ANTÔNIO DE CAMPOS, EM FRENTE À IGUAUTO AUTOMÓVEIS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA AV. CLARA GIANOTTI DE SOUZA, NA ALTURA DO BAIRRO VILA ROMÃO, ATÉ A ÁREA VERDE DO MESMO.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO NO BUEIRO LOCALIZADO NA RUA RONDÔNIA, NO IMÓVEL EM FRENTE AO NÚMERO 63, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DE VIABILIDADE DE EXECUÇÃO DE SERVIÇOS DE MELHORIAS NA DRENAGEM NA RUA MINAS GERAIS, EM ESPECIAL O TRECHO QUE FAZ CRUZAMENTO COM A RUA ESPÍRITO SANTO, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DA INSTALAÇÃO DE UM QUEBRA-MOLAS NA RUA PRESIDENTE KENNEDY, PRÓXIMO AO NÚMERO 346, NO CENTRO.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA INSTALADA UMA BASE MÓVEL DA POLÍCIA MILITAR, NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INDICADO AO SETOR DE TRÂNSITO QUE ACOMPANHE O TRÁFEGO DE CAMINHÕES NA ESTRADA DO BAMBURRAL, PARA CONFIRMAR SE O TRAJETO É FEITO PELA ESTRADA DO CHÁ RIBEIRA.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO EM TODA A EXTENSÃO DAS CALÇADAS (LADO DIREITO E LADO ESQUERDO), DA RUA JOAQUIM MARQUES ALVES.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DE PAVIMENTAÇÃO ASFÁLTICA NA RUA 09 NO JD. PAULISTANO.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MANUTENÇÃO DAS LUMINÁRIAS DA RUA COSTA DO MARFIM, RUA CAMARÕES, CENTRO COMUNITÁRIO E A PRAÇA DO JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE MAIS UM POSTE COM LUMINÁRIA NO FINAL DA RUA SAGUARU, NO JD. CAIÇARA 2, NA ALTURA DO NÚMERO DO IMÓVEL Nº75.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA LÚCIO MARQUES, CENTRO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA MURAD BADUR, CENTRO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA AV. PRESIDENTE KENNEDY, CENTRO.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA SAMUEL DE SOUZA, CENTRO.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA JOAQUIM MAGNO DOS SANTOS, CENTRO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA DAS ACÁCIAS, CENTRO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA ESMERALDA, CENTRO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA MARCIANO DOMINGUES, CENTRO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA DENISE N. GONÇALVES, CENTRO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA JOAQUIM MARQUES ALVES, CENTRO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À ELEKTRO QUANTO A MANUTENÇÃO / TROCA DE LÂMPADAS EM TODAS AS RUAS DO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA JOSÉ MANOEL VERÍSSIMO, RUA HEITI KURITA E RUA VER. JOÃO HENRIQUE GENOVEZ, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>LIMPEZA E RECUPERAÇÃO DAS BOCAS DE LOBO NAS RUAS JOSÉ MANOEL VERÍSSIMO, HEITI KURITA E VER. JOÃO HENRIQUE GENOVEZ NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVO ABRIGO DE PASSAGEIROS NA RUA VINÍCIUS DE MORAES, PRÓXIMO AO CRUZAMENTO COM AS RUAS QUATRO E SEIS, NO JD. SÃO CONRADO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA MORIYUKI TSUNO, NO JD. DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA DENITIRO ASSUNUMA, CENTRO.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NAS RUAS ARGÉLIA, CAMARÕES, MOÇAMBIQUE E NIGÉRIA, NO JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AO GOVERNO DO ESTADO DE SÃO PAULO, PARA QUE POSSA ADERIR AO CONVÊNIO PRO LABORE, FIRMADO COM A POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE COM BRAÇO DE LUZ NO INÍCIO DA RUA AI TERASHIMA, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE COM BRAÇO DE LUZ NA RUA MARIA CONCEIÇÃO FRANCO MÂNCIO COM A RUA ROSA PELEGRINE, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTE COM BRAÇO DE LUZ NO INÍCIO E NO FINAL DA RUA JOÃO PAULO FIRMINO, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADA EM POSTE DE ILUMINAÇÃO PÚBLICA, NA RUA HIROSHIGUE NAKAMURA, LOCALIZADO PRÓXIMO A RESIDÊNCIA Nº 101 NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADA EM POSTE DE ILUMINAÇÃO PÚBLICA, NA RUA ABÍLIO FIRMINO, LOCALIZADO NO INÍCIO DA RUA E PRÓXIMO A RESIDÊNCIA Nº 185, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADA EM POSTE DE ILUMINAÇÃO PÚBLICA, NA RUA YOSHITARO TEZUKA, LOCALIZADO PRÓXIMO A RESIDÊNCIA DE Nº 197 NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, PATROLAMENTO E FRESAGEM NAS RUAS H, I E J, NO BAIRRO AGROCHÁ, PRÓXIMAS À ANTIGA FÁBRICA DE CHÁ.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA E LIMPEZA NAS RUAS H, I E J, NO BAIRRO AGROCHÁ, PRÓXIMO À ANTIGA FÁBRICA DE CHÁ.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA CAMPO VERDE, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO ROTEIRO DA COLETA DE LIXO PARA A VILA, NO QUILOMBO PEROPAVA.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE CONSTRUÇÃO E IMPLANTAÇÃO DE POÇOS ARTESIANOS NA COMUNIDADE QUILOMBOLA DO PEROPAVA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE ALOCAÇÃO DE UM CONSERVEIRO (FRENTE DE TRABALHO RURAL) PARA COMUNIDADE DO QUILOMBO PEROPAVA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE AMPLIAÇÃO/EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NO BAIRRO PEROPAVA.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>INCLUIR A RUA JOSÉ RONALDO CAMILO NO PROGRAMA DE PAVIMENTAÇÃO ASFÁLTICA, ATÉ O CRUZAMENTO COM A RUA GOIÁS, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA MARIA ALVES DA SILVA CAMPOS, NO JARDIM CAIÇARA II, ATÉ O CRUZAMENTO COM A RUA 09, NO JARDIM LEBLON.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, PERENIZAÇÃO, FRESAGEM E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA 7 DE SETEMBRO, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO, COM SISTEMA DE LEITURA DE PLACAS DE VEÍCULOS INTERLIGADAS AO SISTEMA DA POLICIA MILITAR, EM PONTOS ESTRATÉGICOS DA CIDADE.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA/LIMPEZA NA ENTRADA DO JARDIM VIRGINIA.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS PALIATIVAMENTE DA RUA FRANCISCO PUPO FERREIRA, NO BAIRRO JARDIM PAULISTANO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOQUE DE PINTURA DE SINALIZAÇÃO HORIZONTAL DE TODO O BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA E IMPLANTAÇÃO PLACA PERMITINDO APENAS EMBARQUE E DESEMBARQUE DE ALUNOS NO TRECHO DO ENTORNO DA CRECHE E PRÉ-ESCOLA MUNICIPAL MARIA ZILDA GAMBA NATEL, LOCALIZADA NA AV. PROFª CECY TEIXEIRA DE MELLO ALMADA Nº 3841, NO JD. IPANEMA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, PATROLAMENTO E FRESAGEM, COM ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA 18, NO JD. CAIÇARA II.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO PROGRAMA DE PAVIMENTAÇÃO AS RUAS MARTIN AFONSO DE SOUZA, TOMÉ DE SOUZA, RUA DO COMÉRCIO I E II, ANTÔNIO RAPOSO TAVARES, FERNÃO DIAS PAES, DUARTE DA COSTA, MARECHAL RONDON, JOSÉ BONIFÁCIO DE A. SILVA, TIRADENTES E PADRE MANOEL DA NÓBREGA, NO JD. BRASIL.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS POSTES E QUE SEJAM TROCADAS AS LÂMPADAS QUEIMADAS, NAS PASSARELAS DOS BAIRROS VILA NOVA E VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES DA RUA PORTO ALEGRE, NA CALÇADA DA IGREJA ADVENTISTA.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LIXEIRAS EM VOLTA DA PRAÇA DO CONJ. HABITACIONAL EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AV. ULISSES GUIMARÃES NA ALTURA DO Nº 1337 NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA ATUAL RUA 26, LOCALIZADA NO JARDIM VIRGINIA, DE RUA JORDÃO ALEXANDRE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>CRISTIANO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA-BURACOS E MANUTENÇÃO NA RUA REMO PAGANI, JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CORRIMÃOS NA ESCADARIA QUE LIGA A RUA MERALDO PRÉVIDI À RUA SINFRÔNIO COSTA.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E MELHORIAS NA PISTA DE SKATE DO PARQUE BEIRA RIO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO TRECHO FINAL DA RUA TANZÂNIA, JARDIM XANGRILÁ, NO PROGRAMA DE PAVIMENTAÇÃO ASFÁLTICA, COM MELHORIAS NO ACESSO AO GRUPO DE PROTEÇÃO ANIMAL - GPA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI A ESTA CASA ALTERANDO A LEI MUNICIPAL Nº 1517/2015, EM ESPECIAL NO ART. 2º §2º, ACRESCENTANDO E GARANTINDO VAGA PARA UM REPRESENTANTE DA ASSOCIAÇÃO QUILOMBOLA DO PEROPAVA COMO SOCIEDADE CIVIL NO CONSELHO MUNICIPAL DE TURISMO (COMTUR).</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À CONCESSIONÁRIA DE TELEFONIA (VIVO), SOLICITANDO A TROCA DO POSTE DE MADEIRA LOCALIZADO NA RUA BELIZÁRIO OLÍMPIO DA SILVA, CRUZAMENTO COM A AVENIDA CLARA GIANOTTI DE SOUZA, NO JARDIM CAIÇARA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PALMEIRAS, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>VANDER LOPES, DIABINHO, FABIO TATU, GERSON TEIXEIRA, PRIMO, RAFA FREITAS, TON ADORNO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXONERAÇÃO DE SEUS CARGOS, O CHEFE DE GABINETE, SR. LUCIANO MIYASHITA E A SECRETÁRIA DE EDUCAÇÃO, SRA. SIMONE PATRÍCIA CASTILHO CUNHA, BEM COMO EM ATO SUBSEQUENTE, E NOS TERMOS DO ART. 61, IV, DA LEI ORGÂNICA DO MUNICÍPIO, EFETIVE O PEDIDO DE SEU AFASTAMENTO POR 30 DIAS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLA E CASCALHAMENTO DA RUA SETE, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO TRÂNSITO PARA MÃO ÚNICA DO TRECHO DA RUA LÚCIO MARQUES, COMPREENDIDO ENTRE A ESQUINA DA RUA CONSTANTINA RITA MARQUES À ESQUINA DA RUA MERALDO PREVIDI (SENTIDO CRESCENTE), TENDO COMO REFERÊNCIA O NÚMERO 296 ATÉ O NÚMERO 346.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFIQUE PROPRIETÁRIO DO TERRENO LOCALIZADO A RUA QUATRO, NÚMERO 188, NO JARDIM PAULISTANO, PARA QUE PROCEDA LIMPEZA DO MESMO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO PROLONGAMENTO DA RUA CAMBARÁ NO BAIRRO ARAPONGAL, OBRAS DE ESGOTO, PATROLAMENTO E NIVELAMENTO COM FRESA.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À CONCESSIONÁRIA ELEKTRO, SOLICITANDO MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA PAQUETÁ, JD. IPANEMA, EM ESPECIAL NO TRECHO QUE FAZ CRUZAMENTO COM A RUA FLAMENGO.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UM ABRIGO DE PASSAGEIROS OU AO MENOS PONTO DE PARADA DE ÔNIBUS NA AV. HAGUEMU MATSUZAWA, NO BAIRRO RIBEIRÓPOLIS, NA ALTURA DO NÚMERO 551, PRÓXIMO AO CRUZAMENTO COM A RUA PARAGUAI.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DA CONCESSIONÁRIA SABESP E/OU EMPRESA CONTRATADA, PARA QUE REALIZE A RECOMPOSIÇÃO ASFÁLTICA NOS TERMOS DA LEI MUNICIPAL 1208/2011, NO CRUZAMENTO DA AV. CECY TEIXEIRA DE MELLO COM A RUA MASSA HATORI, NA ENTRADA DO JD. CAIÇARA II.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA E MANUTENÇÃO DA CANALETA/DEPRESSÃO SITUADA NO CRUZAMENTO DA RUA VENEZUELA COM A RUA LUÍS MOREIRA DE LIMA, NO BAIRRO RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MANUTENÇÃO, EM TODA EXTENSÃO DA CICLOVIA DA AV. CECY TEIXEIRA DE MELO ALMADA, DO INÍCIO ATÉ O JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MANUTENÇÃO E ILUMINAÇÃO NA CICLOVIA DO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE LIMPEZA DE BUEIRO NA RUA 23,PRÓXIMO AO NÚMERO 47, NO BLOCO B.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE ILUMINAÇÃO PÚBLICA NO INÍCIO DA RUA 09, NO BAIRRO DO JD. PAULISTANO.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E MANUTENÇÃO NA RUA 9, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DA PATROL NA VIELA MAYCON D. OLIVEIRA NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA E MANUTENÇÃO DAS TELHAS QUEBRADAS DA QUADRA COBERTA DO CENTRO SOCIAL URBANO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO BUEIRO, SITUADO NA RUA JOSE GROSSI FILHO, EM FRENTE AO POSTINHO DO ALAY JOSE CORREA.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA ETIÓPIA, JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA AO LADO DO PONTO DE ÔNIBUS NA RUA JOÃO RAMOS, NO CONJUNTO HABITACIONAL ALZIRA PACHECO LOMBA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CALÇAMENTO NA RUA JOÃO RAMOS, NO CONJUNTO HABITACIONAL ALZIRA PACHECO LOMBA.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RAMPAS DE ACESSO AO LADO DA VAGA PARA DEFICIENTES NA AVENIDA CLARA GIANOTTI DE SOUZA,101, CENTRO, EM FRENTE AO PRÉDIO KAZUKO YOSHIMOTO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAS PARA TUBULAÇÃO NO FINAL DA RUA CANELA NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA RUA QUE FICA NO FINAL DA RUA PALMIRO NOVI (ANTIGA ESTRADA MUNICIPAL), PARA RUA ANTONIO HILDEBRANDO DA SILVA JUNIOR, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILHA DE SINALIZAÇÃO OU PINTURA NA VIA SINALIZANDO A ENTRADA E SAÍDA DE VEÍCULOS DA AV. CLARA GIANOTTI DE SOUZA COM A RUA BELIZÁRIO OLÍMPIO DA SILVA, NO BAIRRO JD. CAIÇARA 1.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ÔNIBUS, NA RUA VINICIUS DE MORAES, BAIRRO JARDIM LEBLON, TENDO COMO REFERÊNCIA O NÚMERO 688.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO UMA VIA PÚBLICA DO MUNICÍPIO COM O NOME "VEREADOR PAULO ABY AZAR".</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (FRESAGEM/TAPA BURACOS/CONSERVAÇÃO) NA ESTRADA DE ACESSO AO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA EM FRENTE À ESCOLA JOÃO BATISTA POCCI JUNIOR, NO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DISPOSITIVO DE SEGURANÇA E/OU REDUTOR DE VELOCIDADE (ROTATÓRIA OU OUTRO) NO CRUZAMENTO DAS RUAS ALEXANDRE AGENOR DE MORAES E RIO GRANDE DO SUL, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DE LOMBADA, NA RUA VINICIUS DE MORAES, JD. LEBLON, TENDO COMO REFERÊNCIA O NÚMERO 688.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ENTREGA DE LEITE DO PROGRAMA VIVA LEITE NOS CONJUNTOS HABITACIONAIS AGROCHÁ II E III.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA UBARANA, NO JD. CAIÇARA II.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (PATROLAMENTO, PERENIZAÇÃO, FRESAGEM) E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA DA RUA/VIELA JOAQUIM LUCINDA, BAIRRO_x000D_
 ARAPONGAL;</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DE BUEIRO E SUBSTITUIÇÃO DA TAMPA DO MESMO, NA RUA SIMEÃO FRANCISCO DE LIMA, NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, VISANDO AUXÍLIO A SERVIÇOS DE MANUTENÇÃO E REPAROS DE VEÍCULOS DA POLÍCIA MILITAR QUE ATUAM NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PONTO DE ÔNIBUS DA AV. ULISSES GUIMARÃES, NO INÍCIO DA SUBIDA DO BAIRRO DO NOSSO TETO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PONTO DE ÔNIBUS, DO BAIRRO CAPINZAL, NO INÍCIO DA RUA FORTES.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA E LIMPEZA DO ESPAÇO EXTERNO DO VELÓRIO MUNICIPAL DO CEMITÉRIO DA PAZ, LOCALIZADO NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO E COLOCAÇÃO DE ASFALTO NA ENTRADA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL BRIGADEIRO DO AR ALBERTO BERTELLI, LOCALIZADA NA RUA MANOEL CAMILO, 676, BAIRRO VILA NOVA REGISTRO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA ELETRÔNICA, FAIXA DE PEDESTRE ELEVADA OU REDUTOR DE VELOCIDADE NA AVENIDA CLARA GIANOTTI DE SOUZA, ALTURA DO NÚMERO 863.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE DOIS POSTES DE MADEIRA NA RUA ALEXANDRE AGENOR DE MORAES, SENDO, UM NO CRUZAMENTO COM A RUA GOIÁS E O OUTRO NA ALTURA DO NÚMERO 817.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADA OU REDUTORES DE VELOCIDADE NO ENTRONCAMENTO DA RUA PAINEIRAS E RUA SIBIPURUNA, PRÓXIMO À PRAÇA DA ESCOLA EMEF CAPITÃO JOÃO POCCI JUNIOR.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A CONCESSIONÁRIA DE TRANSPORTE COLETIVO PARA QUE SEJA INCLUÍDO HORÁRIO DE ÔNIBUS NA ROTA QUE ABRANGE O BAIRRO TAQUARUÇU, EM ESPECIAL NO PERÍODO DE SAÍDA DA ESCOLA PASCOAL GRECCO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI VERSANDO SOBRE DENOMINAÇÃO DA RUA  LOCALIZADA NO BAIRRO DA PALHA, PARA AVENIDA "VEREADOR MANUEL LEONETA DUARTE".</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇADA DO CÓRREGO DA RUA PROJETADA C, BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA CEARÁ, NO TRECHO DO ENTRONCAMENTO DAS VIAS CHOICHI ONO E A ALEXANDRE AGENOR DE MORAES.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COMUNITÁRIA, NA ENTRADA DO SÍTIO TEZUKA, BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA EXTENSÃO DE REDE DE ESGOTO NA RUA ADRIANO FRANCO DE OLIVEIRA CANTO, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SETE NOVOS BRAÇOS PARA LUMINÁRIAS NA AV. CLARA GIANOTTI DE SOUZA, VOLTADO PARA O CALÇADÃO, NO ESPAÇO COMPREENDIDO ENTRE A UBS CENTRAL E A RUA JOSE ANTÔNIO DE CAMPOS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO EM REGIME DE URGÊNCIA NA ESTRADA DE ACESSO AO BAIRRO SÃO DOMINGOS ATÉ O VIRADOR DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRA-MOLAS/REDUTORES DE VELOCIDADE NA RUA PALMIRO NOVI, NA ALTURA DO N° 834, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRA-MOLAS /REDUTORES DE VELOCIDADE NA RUA BUNZO KASUGA, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E FRESAGEM, COM ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA DA CONTINUAÇÃO DA RUA RIO GRANDE DO NORTE, NO TRECHO APÓS O ENTRONCAMENTO COM A RUA CEARÁ, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NAS PROXIMIDADES DA FUTURA UBS NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA IMEDIATA E MANUTENÇÃO/REPARO DO ABRIGO DE PASSAGEIROS DA RUA EUCALIPTO, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL (PLACA) INDICANDO A DEPRESSÃO NA RUA RIO GRANDE DO SUL, NA ALTURA DO NÚMERO 392, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA VITOR MEIRELES, AO LADO DA ESCOLA ANA PINTO BANKS, VILA CABRAL.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS COM DENOMINAÇÕES DAS RUAS E DO BAIRRO DO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA ATUAL RUA AKEMI DAIKUBARA, LOCALIZADA NO BAIRRO ARAPONGAL, PARA RUA IZABELA AKEMI DAIKUBARA.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA OURINHOS, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DO TRANSPORTE COLETIVO QUE ATENDE O BAIRRO JARDIM XANGRILÁ, NO SENTIDO CENTRO/BAIRRO, PARA QUE PASSE PELA RUA MASSA HATORI.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A EMPRESA VIVO S.A, SOLICITANDO A INSTALAÇÃO DE FIAÇÃO PARA TELEFONIA FIXA NO BAIRRO AGROCHÁ 3.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), NA RUA GOIÁS, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR A PRESTADORA DE SERVIÇO RESPONSÁVEL PELA RESTAURAÇÃO ASFÁLTICA EM UMA OBRA NA RUA SETE BARRAS, ESQUINA COM A RUA CONSTANTINA RITA MARQUES, CONFORME LEI N° 1.208/2015.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TERRAPLANAGEM DE APROXIMADAMENTE 200M² EM ÁREA DO QUILOMBO SÍTIO BRUNO - BAIRRO PEROPAVA.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À SABESP PARA VIABILIDADE DE EXTENSÃO DA REDE DE ÁGUA E ESGOTO DO TRECHO FINAL DA RUA ESPERANÇA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E FRESAGEM DO TRECHO FINAL DA RUA ESPERANÇA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA 23 (LOTEAMENTO NOVO), JARDIM VALERI, QUE CRUZA COM A RUA CHOICHI ONO, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE MUDANÇA DA PASTA DO LAZER PARA A SECRETARIA MUNICIPAL DE ESPORTES, ASSIM COMO OS RECURSOS HUMANOS E ORÇAMENTÁRIOS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA SECRETARIA MUNICIPAL DE CIÊNCIA E TECNOLOGIA, INCORPORANDO TAMBÉM A PASTA DO DESENVOLVIMENTO ECONÔMICO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NA FRENTE DA IGREJA NO BAIRRO BAMBURRAL.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE RUAS, BUEIROS E ESTRADAS E AOS REDORES DO BAR DO LICO, BAIRRO BAMBURRAL.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PLANO MUNICIPAL DE PREVENÇÃO AO SUICÍDIO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM) E INCLUSÃO NO PROGRAMA DE PAVIMENTAÇÃO ASFÁLTICA A RUA 12, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO/MANILHAMENTO NO CÓRREGO DA RUA MARIA CONCEIÇÃO FRANCO MÂNCIO (ENTRADA DA TARUMÃ), ALTURA DO NÚMERO 25, BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>CÉLIO DA FARMÁRCIA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA DO MEIO FIO DA RUA DA CRECHE NOSSO NINHO DO Nº 522 AO Nº 532 DA RUA JOAQUIM MAGNO DOS SANTOS, ESQUINA COM A RUA SHITIRO MAEJI.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA DO MEIO FIO DA RUA CAPITÃO JOÃO POCI DO N° 467 AO N° 532.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROLONGAMENTO DA FAIXA AMARELA DA RUA JOAQUIM MAGNO DOS SANTOS ATÉ AO Nº 731.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROLONGAMENTO DE PINTURA DA FAIXA AMARELA NA RUA CELSO XAVIER DO Nº 532 ATÉ Nº 590;</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, FRESAGEM E ESTUDO DE PAVIMENTAÇÃO ASFÁLTICA NA MARGINAL DA BR 116, TRECHO DE INTERSEÇÃO ENTRE A AV. PALMIRO NOVI E A RUA PROJETADA A, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DO BUEIRO, LOCALIZADO NA RUA PROJETADA A, ESQUINA COM A MARGINAL DA BR 116, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO DO BUEIRO E DA TUBULAÇÃO DE DRENAGEM DE ÁGUAS PLUVIAIS LOCALIZADOS NA MARGINAL DA BR 116, KM 439.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A SABESP PARA VERIFICAR A POSSIBILIDADE DE MELHOR ALOCAÇÃO DA CAIXA DE INSPEÇÃO LOCALIZADA NA MARGINAL DA BR 116, KM 439.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS E SINALIZAÇÃO NA RUA JOÃO AUGUSTO ABY-AZAR, NA ALTURA DO NÚMERO 70, JARDIM CAIÇARA.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO PÚBLICA COM IMPLANTAÇÃO DE LUMINÁRIAS NO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO PÚBLICA COM IMPLANTAÇÃO DE LUMINÁRIAS NO BAIRRO CAPINZAL, NA ESTRADA SENTIDO ILZO TEZUKA, PRÓXIMO À CHÁCARA LIMA;</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO TOTAL DA ÁRVORE LOCALIZADA NA RUA 18, Nº 80 NO BAIRRO BLOCO D.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES, PREFERENCIALMENTE DO TIPO ELEVADA, ASSIM COMO A SINALIZAÇÃO DE LIMITE DE VELOCIDADE NA AV. CLARA GIANOTTI DE SOUZA, NA ALTURA DO NÚMERO 2.220.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO VERTICAL COM PROIBIÇÃO DE VEÍCULOS PESADOS NA RUA PROJETADA A, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXA DE PEDESTRES NA AV. SABURO KAMEYAMA EM ESPECIAL NO TRECHO PRÓXIMO AO PORTÃO DE ENTRADA/SAÍDA DE ALUNOS DA ESCOLA MUNICIPAL JOSINO SILVEIRA, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER PINTURA DA FAIXA DE PEDESTRES NA RUA SEBASTIÃO J. RIBEIRO EM ESPECIAL NO TRECHO PRÓXIMO AO PORTÃO DE ENTRADA/SAÍDA DE ALUNOS DA CRECHE MUNICIPAL JOSE MACEDO, NO BAIRRO CAIÇARA.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA ELEVADA NA RUA JOÃO AUGUSTO ABY AZAR, EM ESPECIAL NO TRECHO PRÓXIMO AO PORTÃO DE ENTRADA/SAÍDA DE ALUNOS DA ESCOLA ESTADUAL MASSAKO HIRABAYASHI, NO BAIRRO JD. CAIÇARA.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NOVO ABRIGO DE PASSAGEIROS NA RUA BAURU, BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA MALHA ASFÁLTICA DA RUA JUNDIAÍ, BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS EMERGENCIAIS DE PATROLAMENTO, NIVELAMENTO E COLOCAÇÃO DE MATERIAL FRESADO OU CASCALHO, NA VIELA QUE FAZ INTERSEÇÃO ENTRE AS RUAS PROJETADA A E PROJETADA B, VILA DA PALHA.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA SERINGUEIRA, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA SIMEÃO FRANCISCO DE LIMA, NOSSO TETO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NAS PROXIMIDADES DOS PRÉDIOS QUE ESTÃO SENDO CONSTRUÍDOS NOS BAIRROS AGHOCHÁ 2 E 3, PARA CRECHES, ESCOLAS, ETC.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DO ABRIGO PARA PASSAGEIROS, LOCALIZADA EM FRENTE À EMEB JOSINO SILVEIRA, NO BAIRRO AGROCHÁ;</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DO ABRIGO PARA PASSAGEIROS, LOCALIZADO NA RUA PROJETADA A, BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO ABRIGO NO PONTO DE ÔNIBUS, SITUADO NO FINAL DA AV. CASTELINHO, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE TIPO LOMBADA, E SUAS DEVIDAS SINALIZAÇÕES, NA RUA SEBASTIÃO AUGUSTO INÁCIO, PRÓXIMO AO Nº 125, JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS SITUADO NA AV. CASTELINHO, AO LADO DO CAMPO DE FUTEBOL, FRENTE À RUA CANELA, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS SITUADO NA RUA PROJETADA B, PRÓXIMO AO TELEFONE PÚBLICO, BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS SITUADO NA RUA PROJETADA B, AO LADO DA CAIXA COLETORA DA SABESP, BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COM FAIXAS E PLACAS &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; NA RUA SETE BARRAS, MESMO LADO DA ESCOLA MUNICIPAL PROFESSORA NICEA HIROTA.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AVENIDA DEP. ULISSES GUIMARÃES, PRÓXIMO AO Nº 210, NOSSO TETO.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA RUA CURITIBA, PRÓXIMO AO Nº 100, SITUADO NA VILA TUPY.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE UMA ÁRVORE NA RUA ALFREDO MARQUES AGUIAR, NA ALTURA DO Nº 11, BAIRRO JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS SEM PAVIMENTAÇÃO DO BAIRRO JARDIM PAULISTANO, COM COLOCAÇÃO DE MATERIAL DE REVESTIMENTO ADEQUADO E DRENAGEM SUPERFICIAL.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA EM TERRENO LOCALIZADO NO FINAL DA RUA 3, JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL DO TERRENO LOCALIZADO NO FINAL DA RUA 3, NO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA AO LONGO DA CICLOVIA IMPLANTADA NOS TERMOS DO PER - PROGRAMA DE EXPLORAÇÃO DA RODOVIA (ANTT), NO ANO DE 2012 ENTRE OS KM 439 AO KM 444.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA CANALETA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA ALTURA DO NÚMERO 116, NA RUA JACATIRÃO, VILA NOVA.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, PERENIZAÇÃO E FRESAGEM DAS RUAS DO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA, LIMPEZA E DRAGAGEM DO CÓRREGO DA VILA SÃO FRANCISCO, TRECHO ENTRE AS RUAS CHOICHI ONO E JOAQUIM MARQUES ALVES;</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA YOSHIMOTO HISASI, JARDIM VALERI.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE CONSTRUÇÃO DE UMA LINHA DE TUBO NA RUA JOSÉ ALVES CHAVES, Nº 68, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NA PINTURA AMARELA DA GUIA DA AV. PRESIDENTE KENNEDY, CENTRO.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AV. 6 DO BLOCO D;</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA AV. 6 DO BLOCO D.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA JOÃO NUNES DE OLIVEIRA, NO CONJUNTO HABITACIONAL EIJI MATSUMURA;</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA NA ESQUINA DA AV. DEP. ULISSES GUIMARÃES COM A RUA GUILHERME ANTÔNIO DE LIMA, NOSSO TETO.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE, NA AV. CLARA GIANOTTI DE SOUZA, ANTES DO PONTO DE REFERÊNCIA DENOMINADO </t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE, NO INÍCIO DA RUA JOÃO AUGUSTO ABY AZAR E AV. CLARA GIANOTTI DE SOUZA, ANTES DA RUA JOÃO AUGUSTO.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ENTULHOS NO FINAL DA RUA GUILHERME ANTÔNIO DE LIMA; NOSSO TETO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA O MAIS BREVE POSSÍVEL A CONTRATAÇÃO DE ASSISTENTES SOCIAIS PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CANALETA PARA EVITAR O ACÚMULO DE ÁGUA NAS GUIAS NO CRUZAMENTO DA RUA DIAMANTE COM A RUA RIBEIRA, PRÓXIMO AO Nº 215 NO BAIRRO ALAY CORREA.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA BELMIRO DO VALE, NA VILA FATIMA.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA POSSIBILIDADE DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE OU ÁREA DE LAZER EM FRENTE AO NOVO PSF, NA RUA MÉXICO, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE RETOMADA DO FESTIVAL "RIBEIRARTE", EVENTO TRADICIONAL EM OUTROS TEMPOS QUE RESGATAVA OS ARTISTAS REGIONAIS.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DE LIMITE DE VELOCIDADE NA RUA DAS ANDORINHAS, NO JARDIM HATORI.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ÁREA DE LAZER NO BAIRRO JARDIM CAIÇARA II, PARA QUE POSSA ATENDER OS MORADORES DO BAIRRO E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E AMPLIAÇÃO DE LIXEIRAS NO CENTRO.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS QUEIMADAS NAS PRAÇAS NAKATSUGAWA E DA ÁRVORE.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTES E LUMINÁRIAS NA RUA DAS HORTÊNSIAS, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE NO SENTIDO DE AMPLIAÇÃO DA COLETA DE LIXO NO BAIRRO JARDIM VITÓRIA, PARA PELO MENOS DUAS VEZES NA SEMANA.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ECOPONTO OU CONTAINER PARA COLETA DE MATERIAL RECICLÁVEL E TAMBÉM O SERVIÇO DE COLETA SELETIVA PELO MENOS UMA VEZ POR SEMANA, NO BAIRRO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À SABESP, PARA QUE POSSA SER VIABILIZADA A EXECUÇÃO DOS SERVIÇOS E OBRAS NECESSÁRIAS PARA IMPLANTAÇÃO DE SANEAMENTO BÁSICO (REDE DE ESGOTO) NO BAIRRO JARDIM VITÓRIA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DANDO PREFERÊNCIA, NO ENTRONCAMENTO DO INSTITUTO FEDERAL COM A SAÍDA DO BAIRRO AGROCHÁ COM INTUITO DE EVITAR ACIDENTES.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À CONCESSIONÁRIA ELEKTRO NO SENTIDO DA REALIZAÇÃO DE VISTORIA E MANUTENÇÃO DA DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NOS BAIRROS SERROTE, SÃO DOMINGOS E SOCAL.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AO COMANDO DO 14º BPM/I (POLÍCIA MILITAR), NO SENTIDO DE INTENSIFICAR A RONDA POLICIAL NA VILA SÃO FRANCISCO, EM ESPECIAL NO TRECHO DA RUA CHOICHI ONO COM A RUA 23, CAMINHO PARA A ESCOLA FUNDAÇÃO BRADESCO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA AV. JESUS ALVES, NA ALTURA DO NÚMERO 248 NO BAIRRO PAULISTANO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DUAS LOMBADAS OU REDUTORES DE VELOCIDADE SITO À RUA DOS SABIÁS, JD. HATORI I.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DE ESGOTO E OU USIS NAS CASAS DO BAIRRO QUILOMBO/CAPINZAL.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E MANUTENÇÃO DA RUA TERESINA, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE SUBSTITUIÇÃO DAS LIXEIRAS EXISTENTES NA PRAÇA DO JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ÁREA PÚBLICA (PRACINHA) LOCALIZADA NA RUA SENEGAL, NO JD. XANGRILÁ;</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NAS RUAS COSTA DO MARFIM (PRÓXIMO À PRAÇA E CENTRO COMUNITÁRIO/CID) E NA RUA SENEGAL (EM FRENTE AO NÚMERO 173), NO JD. XANGRILÁ;</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS UMA LUMINÁRIA PARA A MELHORIA DA ILUMINAÇÃO PÚBLICA DO TRECHO PRÓXIMO AO ABRIGO DE PASSAGEIROS LOCALIZADO NA RUA ETIÓPIA, NO JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRAGAGEM E LIMPEZA DO CÓRREGO SITUADO AOS FUNDOS DA RUA DOS LÍRIOS, QUE MARGEIA A LINHA FÉRREA, ENTRE A VILA NOVA RIBEIRA E A VILA ROMÃO.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO ASFÁLTICA (TAPA BURACOS) NA AV. PROFª CECY TEIXEIRA DE MELO, NOS TRECHOS PRÓXIMOS AO Nº 668 (OFICINA DO DORIVAL/CR ENGENHARIA) E NA ROTATÓRIA DE ACESSO AO JD. CAIÇARA 1 E JD. SÃO MATEUS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA PARCERIA COM A AMAR E/OU OUTRAS ENTIDADES/PROFISSIONAIS ESPECIALIZADOS, PARA QUE SEJA FEITA SENSIBILIZAÇÃO E CAPACITAÇÃO DE TODAS AS UNIDADES DE SAÚDE NO TEMA DO TEA/AUTISMO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO PÚBLICA NA RUA GABÃO, NO TRECHO DE CRUZAMENTO COM A RUA ETIÓPIA, NO JD. XANGRILÁ.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NO PONTO DE ÔNIBUS LOCALIZADO NA RUA PEDRO ALVARES CABRAL.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA POSSIBILIDADE DE SE INSTALAR VAGAS PARA ESTACIONAMENTO DE MOTOS PRÓXIMO AO HOSPITAL SÃO JOSÉ E A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA DE PEDESTRES NA AV. CLARA GIANOTTI DE SOUZA, EM FRENTE AO BANCO ITAÚ.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DAS AREIAS.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA A IMPLANTAÇÃO IMEDIATA NA UBS CENTRO, DA EQUIPE DE SAÚDE DA FAMÍLIA QUE FUTURAMENTE IRÁ ATENDER OS MORADORES DOS BAIRROS AGROCHÁ 2 E 3.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE SINALIZAÇÃO VIÁRIA HORIZONTAL, NA AVENIDA JOSE ANTÔNIO DE CAMPOS, EM FRENTE AO BANCO DO BRASIL, INDICANDO AOS MOTORISTAS QUE A CONVERSÃO A DIREITA PARA A AVENIDA CLARA GIANOTTI DE SOUZA NA FAIXA DA DIREITA É PERMITIDA.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DAS REFORMAS DAS PRAÇAS DO MUNICÍPIO QUE SERÃO REALIZADAS PELA VERBA ORIUNDA DO MIT (MUNICÍPIOS DE INTERESSE TURÍSTICO), HAJA A IMPLANTAÇÃO DE PLAYGROUNDS PARA CRIANÇAS, OBEDECENDO-SE A REGRA ESTABELECIDA NO ART. 4º DA LEI 10.098/200 (LEI DE ACESSIBILIDADE DE PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA) COM NO MÍNIMO 5% DOS BRINQUEDOS E EQUIPAMENTOS DE LAZER ADAPTADOS, BEM COMO, HAJA A NOTIFICAÇÃO E FISCALIZAÇÃO DE TODOS OS PLAYGROUNDS PRIVADOS DE USO PÚBLICO JÁ EXISTENTES NA CIDADE PARA QUE HAJA O DEVIDO RESPEITO À LEGISLAÇÃO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA BARRETOS E DEMAIS RUAS DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA ASSIS, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AOS ÓRGÃOS AMBIENTAIS (CETESB/GAEMA) NO SENTIDO DE BUSCAR ALTERNATIVAS PARA A REALIZAÇÃO DE UM PROJETO DE UTILIZAÇÃO DA ÁREA VERDE LOCALIZADA NO JARDIM SÃO PAULO, MARGEANDO AS RUAS BARRETOS, TAUBATÉ, MARÍLIA E GUARUJÁ.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER PINTURA DAS LOMBADAS E MANUTENÇÃO DA SINALIZAÇÃO DE TRÂNSITO VERTICAL/HORIZONTAL NA RUA BARRETOS E DEMAIS RUAS DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PARQUINHO INFANTIL (PLAYGROUND) NO CENTRO COMUNITÁRIO DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E PODA/SUPRESSÃO DAS ÁRVORES LOCALIZADAS NA RUA ALEXANDRE AGENOR DE MORAES, NA ALTURA DOS NÚMEROS 684 E 694, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA E TROCA DE UM POSTE NA RUA ASSIS, PRÓXIMO AO ENTRONCAMENTO COM A RUA BARRETOS, NO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECER JUNTO AOS MÉDICOS DAS UNIDADES DE SAÚDE MUNICIPAIS, INCLUSIVE A UPA, O CUMPRIMENTO DO DISPOSTO NO CÓDIGO DE ÉTICA MÉDICA, NO CAPÍTULO III, ARTIGO 11, QUE VEDA AO MÉDICO </t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DO CAMPUS REGISTRO, INSTITUTO FEDERAL, SUGESTÃO DE IMPLANTAÇÃO DOS CURSOS DE PEDAGOGIA, MESTRADO EM HUMANIDADES, CIÊNCIA E TECNOLOGIA E GRADUAÇÃO EM MECATRÔNICA.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA COBERTURA E DAS ESTRUTURAS DO BOULEVARD, CALÇADAS DA AVENIDA CLARA GIANOTTI DE SOUZA E O TRECHO COMPREENDIDO ENTRE AS AVENIDAS JOSÉ ANTÔNIO DE CAMPOS E PREFEITO JONAS BANKS LEITE.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E SUAS DEVIDAS SINALIZAÇÕES NA RUA VALDEMAR LOPES FERRAZ, Nº 233.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E SUAS DEVIDAS SINALIZAÇÕES NA RUA CEARÁ, Nº 580.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA TAMPA DO BUEIRO E LIMPEZA LOCALIZADO NA RUA PAULINO GONÇALVES, NO CONJUNTO HABITACIONAL EIJI MATSUMURA (BLOCO B).</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À ELEKTRO PARA QUE PROCEDA MELHORIAS NA ILUMINAÇÃO PÚBLICA DO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AÇÃO DE LIMPEZA URBANA" NAS RUAS DO BAIRRO VILA NOVA, EM DESTAQUE A RUA JACATIRÃO, RUA PEDRO LOPES DIAS E RUA ANTONIA LOPES DIAS.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA NATÁLIA LOPES, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ÁREA DE LAZER (CAMPINHO DE FUTEBOL), SITUADO NA RUA ANTONIA LOPES DIAS, VILA NOVA.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO ASFÁLTICA (TAPA-BURACOS) NA AVENIDA H. MATSUZAWA, NOS TRECHOS DE CRUZAMENTO COM A RUA LUIZ MOREIRA DE LIMA, NO BAIRRO DA VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRESSÃO TOTAL DE UMA ÁRVORE LOCALIZADA NA AV. CLARA GIANOTTI DE SOUZA, NA ALTURA DO NÚMERO 934 (AO LADO DA PADARIA NOVO SABOR).</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA, LIMPEZA E MANUTENÇÃO DA RUA JOSÉ RONALDO CAMILO, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE FORNECIMENTO DE FRALDAS DESCARTÁVEIS, DE MANEIRA INSTITUCIONALIZADA E PERMANENTE.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA ESTRADA DO JURUMIRIM PASSANDO A ESCOLA SENTIDO GUAVIRUVA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA LIXEIRA NA RUA MARGARIDA TOMIKO KONDO, EM FRENTE AO CLUBE &amp;#8220;BANESPINHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA LIXEIRA NO BAIRRO RIBEIRÃO DE REGISTRO, PRÓXIMO AO PESQUEIRO DO ONEZIO.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA GUIMARAES ROSA, NO BAIRRO JARDIM SÃO CONRADO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DE SER RESTAURADO A ILUMINAÇÃO DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA RUA RUI PRADO DE MENDONÇA, BAIRRO ALAY CORREA.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VALA NA RUA ULISSES GUIMARÃES, NA RETA DA PONTE DO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA AV. MARGINAL CASTELO BRANCO (BR 116), NA ENTRADA DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DA OFERTA DE UM KIT COM LANCHE PARA OS PACIENTES E ACOMPANHANTES QUE FAZEM VIAGENS PARA CONSULTAS E TRATAMENTOS MÉDICO HOSPITALARES EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DE UM COLEGIADO COM PARTICIPAÇÃO DOS REPRESENTANTES DA CATEGORIA DA ENFERMAGEM, DA GESTÃO, E ASSESSORIA DA SECRETARIA DE ASSUNTOS JURÍDICOS, PARA QUE SEJAM REALIZADOS ESTUDOS DE VIABILIDADE DA IMPLANTAÇÃO E REGULAMENTAÇÃO DA JORNADA DE 30 HORAS PARA A CATEGORIA DA ENFERMAGEM NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, DESOBSTRUÇÃO E MANUTENÇÃO DOS BUEIROS LOCALIZADOS NO JD. AGROCHÁ I, EM ESPECIAL DAS RUAS 06, 07 E 08.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA NA RUA BRUNO CONTI BEZERRA DOS SANTOS, ATÉ O CRUZAMENTO COM A RUA 06, NO JD. SÃO CONRADO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO, NOS CARNÊS DE IPTU EM REGISTRO, DE INFORMAÇÕES ACERCA DOS CASOS DE ISENÇÃO, PROCEDIMENTOS NECESSÁRIOS E PRAZOS LEGAIS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E PODA OU NOTIFICAÇÃO DO PROPRIETÁRIO DE UMA ÁRVORE LOCALIZADA NA RUA KIYOMI FUJI, NO JD. BELAS ARTES.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ÁREA DE LAZER, PRAÇA, ACADEMIA AO AR LIVRE OU OUTRO EQUIPAMENTO NO ENTRONCAMENTO ENTRE AS RUAS ANITA MALFATTI E ISHI MAEZUKA, NO JD. BELAS ARTES.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO TRECHO FINAL DA RUA ALEXANDRE AGENOR DE MORAES, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE NA ESQUINA DA RUA PAULO BANKS LEITE COM A RUA VIVALDO PEREIRA, PRÓXIMO À QUADRA DO CONJUNTO EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA COM POSTERIOR ESTUDO DE RECAPEAMENTO NA RUA ELZA, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO OU TROCA DE GRELHA PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA ELZA, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO VERTICAL DA LOMBADA LOCALIZADA NA RUA MINAS GERAIS, PRÓXIMO À ESCOLA MUNICIPAL JOÃO POCCI, NO JD. IPÊ.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS DE PEDESTRES NAS PROXIMIDADES DA ESCOLA MUNICIPAL JOÃO BATISTA POCCI JR., EM ESPECIAL NAS TRAVESSIAS ENTRE AS RUAS MINAS GERAIS, FLAMBOYANT, SIBIPIRUNA E PAINERAS, NO JD. IPÊ.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NO PROJETO DE RECAPEAMENTO ASFÁLTICO DA RUA PAINEIRAS, NO JD. IPÊ.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1886/ind_575-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1886/ind_575-18.pdf</t>
   </si>
   <si>
     <t>Manilhamento no córrego da Rua Dos Eucaliptos, no Bairro Arapongal.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1887/ind_576-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1887/ind_576-18.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade, com faixa elevada, na Rua 16, no Jardim Paulistano.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1888/ind_577-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1888/ind_577-18.pdf</t>
   </si>
   <si>
     <t>Instalar uma academia ao ar livre na praça localizada em frente à Escola Estadual José Pacheco Lomba, no bairro Arapongal.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1889/ind_578-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1889/ind_578-18.pdf</t>
   </si>
   <si>
     <t>Limpeza e canalização ou drenagem do córrego localizado no bairro Indaiatuba.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1890/ind_579-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1890/ind_579-18.pdf</t>
   </si>
   <si>
     <t>Pavimentação ou serviço de fresa asfáltica na Rua Kinsaku Ousawa, no bairro Arapongal.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1891/ind_580-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1891/ind_580-18.pdf</t>
   </si>
   <si>
     <t>Envio pelo Prefeito Municipal de um Projeto de Lei instituindo o "Conselho Municipal de Proteção Animal".</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1892/ind_581-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1892/ind_581-18.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização vertical ou outro dispositivo de segurança no cruzamento da Rua Issami Ogawa com a Rua 02, no Jardim São Mateus.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1893/ind_582-18.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1893/ind_582-18.pdf</t>
   </si>
   <si>
     <t>implantação de sinalização vertical ou outro dispositivo de segurança no cruzamento da Rua Genésio Gonçalves da Veiga com a Rua Kinzo Tsunoda, no Jardim São Mateus.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Realizar gestão junto ao Governo do Estado de São Paulo, para que seja implantado o Serviço de Atendimento de Emergência e Remoção de Usuários na Estrada Estadual Empei Hiraide, em cumprimento da Lei Estadual nº 12.541/2007.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Implantação de mão única na Rua Minas Gerais, no trecho de cruzamento da Av. Clara Gianotti de Souza até o cruzamento com a Rua Wanderlei Alves Tafner, na Vila Fátima.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR BENEDITO BELCHIOR DA SILVA.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PELA PARTICIPAÇÃO NO CONCURSO DE NOTAS FISCAIS, "PROJETO EDUCAÇÃO FISCAL", TENDO COMO VENCEDORAS AS ESCOLAS ANNA PINTO,_x000D_
 BANKS, PROFESSOR FERNANDO SÉRGIO DE CAMPOS MACHADO E A PEDREIRA DO ARAPONGAL._x000D_
 </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; CONTRA A PUBLICAÇÃO INSTRUÇÃO NORMATIVA NO 46, PUBLICADA NO DIA 06 DE DEZEMBRO DE 2017, NO DIÁRIO OFICIAL DA UNIÃO, QUE_x000D_
 REGULAMENTA E AUTORIZA A IMPORTAÇÃO DE BANANA DO EQUADOR._x000D_
 </t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; À EMPRESA AUTO-PISTA E AO MINISTÉRIO DOS TRANSPORTES, PARA QUE SEJA AVALIADA A POSSIBILIDADE DA COLOCAÇÃO DE UMA PASSARELA, NAS IMEDIAÇÕES DO KM 454.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À SELEÇÃO REGISTRENSE DE FUTSAL SUB-16, PELO DESEMPENHO OBTIDO NA 8A COPA ESTADUAL DE FUTSAL, CONQUISTANDO O VICE-CAMPEONATO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR HORÁCIO BARROSO, OCORRIDO NO DIA 26 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR ANIBAL PAULO MELO GONÇALVES, OCORRIDO NO DIA 03 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR CANDIDO TEIXEIRA, OCORRIDO NO DIA 06 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL DE REGISTRO, PARA QUE REVEJA MEDIDA ADMINISTRATIVA QUE AMPLIOU O NÚMERO DE CRIANÇAS DE BERÇÁRIO ACOMPANHADO POR CADA PROFESSOR, NA EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA MARIA DE LOURDES CUGLER, OCORRIDO NO DIA 21 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR JAMIL GILBERTONI, OCORRIDO NO DIA 21 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA MARIA APARECIDA BENTO DOS SANTOS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA REBECA FUMIKO ASSAKAWA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA MARIANE HELENA SHIMOYAMA GOMES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA JACIARA OLIVA BRIHI BADUR, OCORRIDO NO DIA 28 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR CARLOS ALBERTO PEREIRA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; AO ROTARY CLUBE DE REGISTRO, EXTENSIVO AO ROTARY CLUBE DE REGISTRO OURO, CUMPRIMENTANDO OS PELOS 113 ANOS DE EXISTÊNCIA E VIGOR SOCIAL.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR" PELO FALECIMENTO DO DR. SILVIO UTSUNOMIA, OCORRIDO NO DIA 06 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA MARIA ROSA TUDISCO DOS SANTOS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA SONIA MODOLO ASSUNÇÃO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; NA PESSOA DO SENHOR LÁZARO GOMES DA SILVA, PELO EMPENHO E LIDERANÇA DA PRÓ DUPLICAÇÃO DA RODOVIA REGIS BITTENCOURT.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>MARCELO COMERON, CÉLIO DA FARMÁRCIA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR HIDEAKI UEMATSU.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À ARTERIS PELOS SEUS 10 ANOS DE ATIVIDADES EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSOS&amp;#8221; AO GRUPO CAIXA PRETA DE TEATRO, POR OCASIÃO DA OBTENÇÃO DO PRÊMIO GOVERNADOR DO ESTADO 2018 NA CATEGORIA TEATRO - VOTO POPULAR.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>VÁRIAS INFORMAÇÕES ACERCA DO CONSELHO DE ACOMPANHAMENTO DE TRANSPORTE ESCOLAR E NORMATIZAÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLAR, LEI MUNICIPAL Nº 1.434/2014.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" ÀS SECRETARIAS MUNICIPAIS DE REGISTRO, POR SUAS ADMINISTRAÇÕES COMPETENTES NO TRATO DAS COISAS PÚBLICAS E O PRONTO ATENDIMENTO AS OBRAS E SERVIÇOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>RAFA FREITAS, VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO ATLETA MARCELO GROSSI, POR SUA ÓTIMA PERFORMANCE NO "TORNEIO PARANAENSE DE JIU-JITSU - GI" &amp; NO GI";, NA CIDADE DE CURITIBA, NO DIA 17/03/2018.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO ATLETA THIAGO FERREIRA, POR SUA ÓTIMA PERFORMANCE NO "TORNEIO PARANAENSE DE JIU-JITSU - GI " &amp; NO GI", NA CIDADE DE CURITIBA, NO DIA 17/03/2018.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO ATLETA PATRICK CHARMIM, POR SUA ÓTIMA PERFORMANCE NO "TORNEIO PARANAENSE DE JIU-JITSU - GI" &amp; NO "GI" NA CIDADE DE CURITIBA, NO DIA 17/03/2018.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO GRUPO FEDERAL INVEST PELOS SEUS 24 ANOS DE ATIVIDADE.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR SEIJI OZAKI, OCORRIDO NO DIA 28 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR "MOACIR MOREIRA".</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA NALZIRA DOMINGUES RIBEIRO.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À "PATRULHA FAMÍLIA SEGURA" PELO EXCELENTE TRABALHO REALIZADO EM REGISTRO E TODA A REGIÃO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO ATLETA VALMIR RODRIGUES DO PRADO, POR SUA ÓTIMA PERFORMANCE EM VÁRIOS TORNEIOS DE ARTES MARCIAIS.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; AO SENHOR GOVERNADOR DO ESTADO DE SÃO PAULO, PARA QUE AUMENTE O NÚMERO DO EFETIVO DA POLICIA MILITAR DO 14º BPMI, PARA ATENDER MELHOR REGISTRO E REGIÃO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À EQUIPE DE FUTEBOL ATLÉTICO DE MADRID, PELA CONQUISTA DA COPA DOS CAMPEÕES FUT DO VALLE, MAIOR COMPETIÇÃO REGIONAL DE FUTEBOL AMADOR.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR"; PELO FALECIMENTO DO SENHOR YOSHIO KANEKO, OCORRIDO NO DIA 22 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR MAURO PEREIRA ASSUMPÇÃO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR OSMAR JENSEN, OCORRIDO NO DIA 01 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA MARIA SILVA OIWA, OCORRIDO NO DIA 21 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR RUBENS JUSTOS DA SILVA, OCORRIDO NO DIA 02 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" À COMUNIDADE QUILOMBOLA DO PEROPAVA PELOS 6 ANOS DE RECONHECIMENTO COMO &amp;#8220;COMUNIDADE QUILOMBOLA REMANESCENTE&amp;#8221;, COMEMORADO NO DIA 12 DE MAIO 2018.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR ROBERTO MATEUS FOUTO, OCORRIDO NO DIA 09 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>OBRAS, BENS MUN , PLAN  , USO, OCUPAÇÃO E PARC DO SOLO</t>
-[...2 lines deleted...]
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
+    <t>OSBM - OBRAS, BENS MUN , PLAN  , USO, OCUPAÇÃO E PARC DO SOLO</t>
+  </si>
+  <si>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; PARA QUE APRESENTE UM PL QUE AUTORIZE A PREFEITURA A PAGAR ALUGUEL SOCIAL AOS CONTEMPLADOS DO PROGRAMA MINHA VIDA &amp;#8211; JARDIM AGROCHÁ 3 QUE AINDA NÃO TIVERAM AS SUAS CHAVES ENTREGUES.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; À CAIXA ECONÔMICA FEDERAL PARA QUE GARANTA A INCORPORAÇÃO DAS PARCELAS VENCIDAS AO SALDO DEVEDOR DOS CONTEMPLADOS DO CONJUNTO HABITACIONAL MINHA CASA MINHA VIDA- AGROCHÁ 3 DO MUNICÍPIO DE REGISTRO, QUE AINDA NÃO RECEBERAM AS CHAVES DA CASA PRÓPRIA.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>'MOÇÃO DE PESAR' PELO FALECIMENTO DA SR.ª ELZA PEREIRA QUIROGA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. JAÍLTON SILVA VIANA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" A JOÃO CARLOS MAGI E TODA A SUA EQUIPE, DA ACADEMIA CHUTE BOXE&amp;#8221;, PELO GRANDE EVENTO DE ARTES MARCIAIS &amp;#8220;VFC &amp;#8211; VALE FIGHT COMBATE&amp;#8221;.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SR.ª HELENA KAZUKO TERAJIMA.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR JOSÉ MARIA MUSSI, OCORRIDO NO DIA 02 DE JUNHO DE 2.018.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA SEBASTIANA BRANDÃO FEITOSA, OCORRIDO NO DIA 05 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>HEITOR SANSÃO, CÉLIO DA FARMÁRCIA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR "ADEL DIAS".</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR TOSHIRO YAMAZAKI, OCORRIDO NO DIA 18 DE JUNHO DE 2.018.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA MARIA CUSTÓDIO MATOS CARNEIRO, OCORRIDO NO DIA 12 DE JUNHO DE 2.018.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA PROFESSORA "MARILIA MARCONDES PAIXÃO".</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR SEISAKU ODAKE.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR WALTER LIRA, OCORRIDO NO DIA 30 DE JUNHO DE 2.018.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA ANGELA INÊS SCIBERRÁS MORAGA, OCORRIDO NO DIA 19 DE JUNHO DE 2.018.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221;, PELO FALECIMENTO DO SENHOR VALDEMAR MARIA DOS SANTOS OCORRIDO NO DIA 10.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À ENTIDADE FRATERNO AUXÍLIO CRISTÃO (FAC) POR OCASIÃO DO SEU 60º ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE LOUVOR&amp;#8221; AO BISPO EMÉRITO DOM JOSÉ LUIZ BERTANHA EM RECONHECIMENTO AOS 20 ANOS DE TRABALHO À FRENTE DA IGREJA CATÓLICA DO VALE DO RIBEIRA, DIOCESE DE REGISTRO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; PELA CHEGADA DO BISPO DOM MANOEL FERREIRA DOS SANTOS JUNIOR NA IGREJA CATÓLICA DO VALE DO RIBEIRA, DIOCESE DE REGISTRO.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AOS CORRETORES DE IMÓVEIS PELA PASSAGEM DO DIA NACIONAL DOS CORRETORES DE IMÓVEIS, 27 DE AGOSTO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  PELO FALECIMENTO DO SENHOR DANIEL CORREA VASSÃO, FALECIDO NO DIA 27 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO GOVERNO TEMER, PELO GRAVE E TRISTE RETROCESSO NO PROCESSO DE CONQUISTAS DA POLÍTICA DE ASSISTÊNCIA SOCIAL, COM A ALTERAÇÃO DA LOAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ATLETA DA ARJU - ASSOCIAÇÃO REGISTRENSE DE JUDÔ ,VICTOR HUGO DE SOUSA , PELA BRILHANTE PARTICIPAÇÃO E CONQUISTA DA 3ª COLOCAÇÃO NA CATEGORIA SUB 21 NO CAMPEONATO PAULISTA POR FAIXA DE JUDÔ , REALIZADO NO DIA 01 DE SETEMBRO DE 2018, EM ITAPECERICA DA SERRA.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ATLETA,LUIZ ANTÔNIO GUEDES DA ESCOLINHA MUNICIPAL,DE JUDÔ MAURO SAKAI, PELA SUA BRILHANTE ATUAÇÃO E CONQUISTA DA 1ª COLOCAÇÃO CAMPEÃO NA CATEGORIA FAIXA ROXA ATÉ 60KG.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ATLETA IGOR NASCIMENTO DA ESCOLINHA MUNICIPAL DE JUDÔ MAURO SAKAI, PELA SUA BRILHANTE ATUAÇÃO E CONQUISTA DO 1º LUGAR- CAMPEÃO- NA CATEGORIA FAIXA ROXA ATÉ 100KG.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA FEDERAL E AOS INSIGNES SENHORES DEPUTADOS FEDERAIS, PARA QUE ANALISEM COM AFINCO A MP Nº 844, DE 16 DE JULHO DE 2.018, QUE FAZ MODIFICAÇÕES NA POLÍTICA DE SANEAMENTO BÁSICO, A QUAL SEGUNDO A AVALIAÇÃO DE ALGUNS TÉCNICOS, PODERÁ FAVORECER OS MUNICÍPIOS MAIS RICOS E ACARRETAR PREJUÍZOS AOS MUNICÍPIOS MAIS POBRES.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO LEANDRO MIGUEL DOS SANTOS, PRESIDENTE DA TOP(TORCIDA ORGANIZADA PORCACHAÇA) E CONSUL DA SOCIEDADE ESPORTIVA PALMEIRAS EM NOSSA CIDADE, PELA REALIZAÇÃO DO </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO INSTITUTO FEDERAL PELA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO DO PLANO DE DESENVOLVIMENTO INSTITUCIONAL PARA OS PRÓXIMOS 5 ANOS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SENHOR JORGE ANANITO DE OLIVEIRA, OCORRIDO NO DIA 02 P.P.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DA SENHORA IDÁLIA CLARA DE SOUSA COSTA, OCORRIDO NO DIA 02 P.P.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DA SENHORA MARIA FERREIRA BORGES CARVALHO, OCORRIDO NO DIA 04 P.P.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SENHOR REGINALDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À ONG TRIPLE BOTTOM LINE PELA REALIZAÇÃO DA 9ª FESTA DAS NAÇÕES.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO SENHOR NEWTON CEZAR DA SILVA VOMERO, 67 ANOS E PROVA QUE IDADE NÃO É EMPECILHO TÃO POUCO LIMITAÇÃO E CONQUISTA O PRIMEIRO LUGAR NO RANKING ESTADUAL E NACIONAL NA CATEGORIA VETERANOS DE JUDÔ.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR "WALTER PEREIRA", OCORRIDO NO DIA 19 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR HERBERT FERREIRA DOS SANTOS, OCORRIDO NO DIA 20 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO SR. HUMBERTO SCHMIDT PELO EXCELENTE TRABALHO QUE VEM REALIZANDO JUNTO À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO - CDHU.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HONRARIAS AOS ATLETAS ESCOLHIDOS EM COMEMORAÇÃO AO " DIA DO DESPORTISTA"</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO " DIA INTERNACIONAL DA MULHER" À SENHORA ALINE ROLNIK BORGES.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO " DIA INTERNACIONAL DA MULHER" À SENHORA MARIA APARECIDA CAMILLO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO " DIA INTERNACIONAL DA MULHER" À SENHORA TAKAYO UEKI.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO " DIA INTERNACIONAL DA MULHER" À SENHORA ANA GENEROSO DA SILVA.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO " DIA INTERNACIONAL DA MULHER" À SENHORA KEICO YAMADA KANEKO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER" À SENHORA ANITA TERUKO ISHIKAWA OKI.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER" À SENHORA EVANIZA GEONARDI PINTO NOGUEIRA. </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER" À SENHORA MARIA DA SILVA OLIVEIRA. </t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER" À SENHORA MARIA DA CONCEIÇÃO CUNHA EUZÉBIO. </t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER" À SENHORA CLAUDINEIA DE OLIVEIRA. </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO DE CIDADÃO HONORÁRIO AP SENHOR NEMESIO DO ESPIRITO SANTO FERREIRA.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A LEI &amp;#8220;LUCAS BEGALLI ZAMORA&amp;#8221;, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR FUNCIONÁRIOS DAS CRECHES, BERÇÁRIOS E ESCOLAS NO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DO &amp;#8220;TESTE DA LINGUINHA&amp;#8221; EM TODOS OS RECÉM-NASCIDOS NAS MATERNIDADES DO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL ANUAL, PREVISTA NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, AO PREFEITO, VICE PREFEITO, SECRETÁRIOS MUNICIPAIS, PRESIDENTE DA CÂMARA MUNICIPAL, VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE REGISTRO".</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE REGISTRO O " DIA MUNICIPAL DOS DESBRAVADORES".</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº 1.625/2016, 1.626/2016 E 1.745/2018 QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO SALARIAL ANUAL PREVISTA NO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL E ART. 17 DA LEI MUNICIPAL Nº 1.675 DE 09 DE JUNHO DE 2017, AOS SERVIDORES DA ORGANIZAÇÃO MUNICIPAL DE SEGURIDADE SOCIAL.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, ALTERANDO O PPA - PLANO PLURIANUAL, A LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS E A LOA - LEI ORÇAMENTÁRIA ANUAL, TODOS PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA DO PARCELAMENTO DO SOLO DO NÚCLEO URBANO INFORMAL CONSOLIDADO DENOMINADO BAIRRO SERROTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRIAÇÃO DE NOVO PROJETO DE DESPESA E ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, ALTERANDO PPA, LDO E LOA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AMPLIA O CARGO DE ADVOGADO 40 HORAS, ASSISTENTE SOCIAL E TÉCNICO DE FARMÁCIA NA ADMINISTRAÇÃO PUBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA "EMEB PROFª IDA EMÍLIA LEIB DAS NEVES" A UNIDADE ESCOLAR LOCALIZADA NO BAIRRO SERROTE, NESTE MUNICÍPIO DE REGISTRO".</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AMPLIA O CARGO  DE ENFERMEIRO NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA O CARGO DE FARMACÊUTICO  NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "AVENIDA GERALDO COSTI", VIA PÚBLICA LOCALIZADA NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA, NESTE MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE REGISTRO.  _x000D_
  </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>PELOL</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DO ARTIGO 96 E CAPUT §§ 1º E 2º DA LEI ORGÂNICA DO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO DA CONCESSÃO DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONTRATO NO 054/2012, REFERENTE A CONCESSÃO PARA EXPLORAÇÃO DE SERVIÇOS FUNERÁRIOS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O EMPREENDIMENTO MINHA CASA MINHA VIDA &amp;#8211; AGROCHÁ 2 E 3.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES SOBRE AS MEDIDAS ADOTADAS PELO EXECUTIVO, FRENTE A CONSTATAÇÃO DE VÁRIAS ÁREAS DE ALAGAMENTO NO EMPREENDIMENTO MINHA CASA MINHA VIDA &amp;#8211; AGROCHÁ 2._x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 66/2017, REFERENTE A DEMANDA DE MEDICAMENTOS DISTRIBUÍDOS PELO CAR/CONSAUDE.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AS OBRAS EM ANDAMENTO NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO QUADRO, CARGOS E SALÁRIOS DOS SERVIDORES COMISSIONADOS DA PREFEITURA DE REGISTRO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO CONSAUDE/HRLB A PRESTAÇÃO DE INFORMAÇÕES SOBRE A MATÉRIA PUBLICADA NO JORNAL GAZETA DE SÃO PAULO- EDIÇÃO DE 02/02/2018 ACERCA DE DENÚNCIAS RECEBIDAS ATRAVÉS DE MUNÍCIPES.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROGRAMA FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA INAUGURAÇÃO E FUNCIONAMENTO DO CENTRO DE ZOONOSES MUNICIPAL.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA ATUALIZADA DA RELAÇÃO MUNICIPAL DE MEDICAMENTOS, BEM COMO DA ATA DO CONSELHO MUNICIPAL DE SAÚDE EM QUE FOI APROVADA A VERSÃO ATUAL.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE À ORIENTAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE QUANTO À DISPENSAÇÃO DE MEDICAMENTOS PARA PACIENTES, RESIDENTES EM REGISTRO, ATENDIDOS NOS SERVIÇOS DE MÉDIA COMPLEXIDADE EM UNIDADES DO SUS.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTOS REFERENTE AS DESPESAS DE ALIMENTAÇÃO ESCOLAR DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTOS SOBRE O PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DOS ESTUDOS TÉCNICOS OU REFERÊNCIA BIBLIOGRÁFICA, DA AFIRMAÇÃO FEITA PELA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, DE QUE OS ALUNOS TÊM MELHOR APRENDIZADO NO PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTAÇÕES DA EMPRESA CONTRATADA, PARA FAZER O MAPEAMENTO ATRAVÉS DA CAPTAÇÃO DE IMAGENS AÉREAS DE ALTA RESOLUÇÃO, REALIZADA COM AVIÃO PREPARADO ESPECIALMENTE PARA ESSE TRABALHO;</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA O PROBLEMA, ENVOLVENDO OS MORADORES EM SITUAÇÃO DE RUA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO ATUALIZADA DOS CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE REGISTRO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO ATUALIZADA DOS CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE REGISTRO, OCUPADOS EM JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DOS PROJETOS DE LOTEAMENTO DOS EMPREENDIMENTOS DE HABITAÇÃO POPULAR DO PROGRAMA MINHA CASA MINHA VIDA APROVADOS PELA PREFEITURA DOS JARDINS AGROCHÁ 1, AGROCHÁ 2, AGROCHÁ 3 E JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DOS CRITÉRIOS UTILIZADOS PARA A CLASSIFICAÇÃO DOS PROCESSOS SELETIVOS, DOS ANOS DE 2017/2018, REALIZADOS PELO CONSAUDE/HRLB.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AOS PROJETOS E PROCESSOS LICITATÓRIOS PARA IMPLANTAÇÃO DE ACADEMIAS AO AR LIVRE E PARQUES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AO PROJETO DE CONSTRUÇÃO DO MEMORIAL DA IMIGRAÇÃO JAPONESA.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE OPERAÇÃO E MANUTENÇÃO DO ATERRO MUNICIPAL DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE A AQUISIÇÃO E DISTRIBUIÇÃO DE UNIFORMES NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES ACERCA DO CEU VILA NOVA.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO ATUALIZADA DE TODOS OS IMÓVEIS ALUGADOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COPIAS, EM MEIO DIGITAL, DOS CONVÊNIOS CELEBRADOS COM ORGANIZAÇÕES NÃO GOVERNAMENTAIS, ENTIDADES SOCIAIS E ENTIDADES FILANTRÓPICAS QUE ESTEJAM EM VIGÊNCIA.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA CONTRATAÇÃO DE PESSOAL DE FORMA INDIRETA NA ÁREA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE VEÍCULOS DE TODAS AS SECRETARIAS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES ACERCA DO PLANO MUNICIPAL E CONFERÊNCIA MUNICIPAL DE CULTURA.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE INFORMAÇÕES SOBRE CONTRATAÇÃO DE MONITORES PARA ATIVIDADES NO ÂMBITO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA, DESENVOLVIMENTO SOCIAL E ECONOMIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES A RESPEITO DA RELAÇÃO DE SERVIDORES EM AFASTAMENTO OU LICENÇA POR MOTIVO DE SAÚDE NOS ÚLTIMOS 12 MESES. DENTRE ESTES, QUAIS SÃO POR DOENÇAS OCUPACIONAIS E SE EXISTE ALGUMA PROPOSTA OU PLANO DE AÇÃO NO SENTIDO DE UM PROGRAMA DE SAÚDE OCUPACIONAL ENTRE OS SERVIDORES.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM SOLICITADAS INFORMAÇÕES À EMPRESA DE CORREIOS E TELÉGRAFOS SOBRE O PROJETO DE EXPANSÃO E REDIMENSIONAMENTO DO PESSOAL PARA AMPLIAÇÃO DO SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA NO MUNICÍPIO DE REGISTRO, EM ESPECIAL A SITUAÇÃO DOS BAIRROS JD. ESPERANÇA, VILA OURO, JD. PAULISTANO, JD. VALERI, ALAY CORREA (RUA ALFREDO CAPARA), JARDINS AGROCHÁ 1, 2 E 3, ARAPONGAL, SERROTE, JD. VIRGÍNIA, BLOCO D2 E VILA FIGUEIRAL.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM SOLICITADAS INFORMAÇÕES À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO AGRÁRIO, A RESPEITO DOS CONTRATOS DE EXPLORAÇÃO DE SERVIÇOS DE COLETA DE LIXO E MATERIAL RECICLÁVEL, INCLUSIVE COM CÓPIAS DOS MESMOS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO COMÉRCIO AMBULANTE NO MUNICÍPIO DE REGISTRO, ESPECIFICAMENTE NO QUE SE REFERE A POSSIBILIDADE DE NOVAS LICENÇAS, COMO É FEITA A AVALIAÇÃO ATUALMENTE, QUAIS OS CRITÉRIOS E JUSTIFICATIVAS PARA A PROIBIÇÃO DE NOVOS AMBULANTES E SE EXISTE ALGUM PLANEJAMENTO PARA REALOCAÇÃO/REGULARIZAÇÃO DOS EXISTENTES.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA RUMO LOGÍSTICA OPERADORA MULTIMODAL S/A, REFERENTE A FALTA DE ILUMINAÇÃO DAS LINHAS FÉRREAS NA ALTURA DOS BAIRROS CAIÇARA II, JARDIM LEBLON E VILA ROMÃO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE TODOS OS CONTRATOS COM SERVIÇOS DE DIAGNÓSTICOS POR IMAGENS FIRMADOS DURANTES OS ANOS DE 2016, 2017 E 2018 PARA ATENDER O SISTEMA MUNICIPAL DE SAÚDE DE REGISTRO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODAS AS DESPESAS EFETUADAS (DE CUSTEIO E EQUIPAMENTOS) PARA A MANUTENÇÃO DO CENTRO DE ZOONOSES DE REGISTRO NO PERÍODO DE JANEIRO A ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ESCALA DE TRABALHO DOS VIGIAS DA PREFEITURA MUNICIPAL DE REGISTRO DURANTE O MÊS DE DEZEMBRO DE 2017 E NOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA BANDA MUNICIPAL DE REGISTRO, ENTRE OS ANOS DE 2013 E 2017.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONTRATAÇÃO DE TODAS AS EMPRESAS QUE FORNECERAM SERVIÇO DE MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS E DAS EMPRESAS CONTRATADAS PARA FORNECIMENTO DE PEÇAS E ACESSÓRIOS PARA VEÍCULOS, DURANTE OS ANOS DE 2016, 2017 E OS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DE 2018, BEM COMO RELAÇÃO DOS EMPENHOS PARA PAGAMENTO DE SERVIÇO DE MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE REGISTRO DURANTE OS ANOS DE 2016, 2017 E OS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONTRATAÇÃO DE TODAS AS EMPRESAS QUE FORNECERAM SERVIÇO DE MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS E DAS EMPRESAS CONTRATADAS PARA FORNECIMENTO DE PEÇAS E ACESSÓRIOS PARA VEÍCULOS, DURANTE OS ANOS DE 2013, 2014, 2015, BEM COMO A RELAÇÃO DOS EMPENHOS PARA PAGAMENTO DE SERVIÇO DE MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE REGISTRO DURANTE OS ANOS DE 2013, 2014, 2015.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJAM SOLICITADAS INFORMAÇÕES AO SR. PREFEITO MUNICIPAL NO SENTIDO DO CUMPRIMENTO DA LEI Nº 1.208 DE 15 DE DEZEMBRO DE 2011, QUE </t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DOS EMPENHOS DE PAGAMENTOS DE SERVIÇOS DE MANUTENÇÃO E CONSERVAÇÃO DE VEÍCULOS DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE REGISTRO DURANTE O ANO DE 2018, ATÉ O MÊS DE MAIO.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO SOLICITAÇÃO PARA O ATENDIMENTO AO REQUERIMENTO 73/2017, QUE SOLICITA CÓPIA EM MEIO FÍSICO E/OU DIGITAL DE DOCUMENTOS REFERENTES AO PROCESSO DE SELEÇÃO DOS CONTEMPLADOS PELO PROGRAMA MINHA CASA MINHA VIDA, JARDIM AGROCHÁ III.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO SOLICITAÇÃO PARA O ATENDIMENTO AO REQUERIMENTO 72/2017, QUE SOLICITA CÓPIA EM MEIO FÍSICO E/OU DIGITAL DE DOCUMENTOS REFERENTES AO PROCESSO DE SELEÇÃO DOS CONTEMPLADOS PELO PROGRAMA MINHA CASA MINHA VIDA, JARDIM AGROCHÁ II.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE TRÂNSITO MOBILIDADE URBANA DESSE MUNICÍPIO INFORMAÇÕES SOBRE O ESTUDO PARA PROFISSIONALIZAÇÃO DOS SERVIÇOS DE TÁXI, REALIZADO EM 2017, QUAIS OS RESULTADOS OBTIDOS, SE EXISTE UM PLANO DE AÇÃO, SE HAVERÁ AMPLIAÇÃO DOS PONTOS, PADRONIZAÇÃO DAS FROTAS, IMPLANTAÇÃO DE TAXÍMETROS, ENTRE OUTRAS SUGESTÕES NAQUELE MOMENTO DIVULGADAS.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À SECRETARIA DE DESENVOLVIMENTO AGRÁRIO E MEIO AMBIENTE DESSE MUNICÍPIO INFORMAÇÕES SOBRE A LEI Nº 1.336 DE 19 DE JUNHO DE 2013, QUE </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE PLANEJAMENTO URBANO E OBRAS DESSE MUNICÍPIO INFORMAÇÕES SOBRE A LEI Nº 1.184 DE 05 DE OUTUBRO DE 2011, QUE"DISPÕE SOBRE PLANO COMUNITÁRIO DE PAVIMENTAÇÃO URBANA E DÁ OUTRAS DISPOSIÇÕES", EM ESPECIAL A QUESTÃO DO PARCELAMENTO. AS INFORMAÇÕES QUE SE PEDEM SÃO PARA SABER SE AINDA EXISTE A POSSIBILIDADE DE ADESÃO AO PLANO, QUAIS OS PROCEDIMENTOS NECESSÁRIOS, SE O PARCELAMENTO REFERIDO NO 3º, 4º E 5º PARÁGRAFO DESTA LEI SÃO DISPONIBILIZADOS E SE NÃO, QUAIS OS MOTIVOS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM SOLICITADAS INFORMAÇÕES AO SR. PREFEITO MUNICIPAL SOBRE O CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS, INSTITUÍDO EM NOSSO MUNICÍPIO ATRAVÉS DA LEI Nº 1248/2012. AS INFORMAÇÕES QUE SE PEDEM SÃO PARA SABER SE O CONSELHO ESTÁ EM ATIVIDADE, QUAL A SUA COMPOSIÇÃO ATUAL, QUAIS OS DIAS E HORÁRIOS DAS REUNIÕES, SE O PROGRAMA MUNICIPAL DE POLÍTICA SOBRE DROGAS &amp;#8211; PROMUD ESTÁ INSTITUÍDO, BEM COMO QUAIS AS AÇÕES REALIZADAS.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SR. PREFEITO MUNICIPAL, A RESPEITO DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS POR MOTOCICLETAS DE ALUGUEL, O MOTO-TÁXI OU MOTO-SERVIÇO.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DAS VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE NÚMERO DE CRIANÇAS ATENDIDAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL DE NATUREZA PÚBLICA, NO SISTEMA DE ENSINO MUNICIPAL DISTRIBUÍDAS POR ESTABELECIMENTO DE ENSINO DO MUNICÍPIO NO ANO DE 2017, NO PRIMEIRO SEMESTRE DE 2018 E NO SEGUNDO SEMESTRE DE 2018.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM SOLICITADAS INFORMAÇÕES À SECRETARIA COMPETENTE A RESPEITO DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS POR MOTOCICLETAS DE ALUGUEL, MOTO-TÁXI OU MOTO-SERVIÇO.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELATÓRIOS DE TODOS OS VEÍCULOS QUE ESTÃO PARADOS NO PÁTIO AGUARDANDO REPARO E DE VEÍCULOS QUE FORAM CONSERTADOS.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E CÓPIA DE DOCUMENTOS REFERENTES AO PROGRAMA "VIVALEITE".</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AO EMPENHO Nº 1357-201, EM FAVOR DA EMPRESA LBAK PEREIRA E SOUZA TRANSPORTE LTDA &amp;#8211; ME.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXCELENTÍSSIMO PREFEITO MUNICIPAL JUSTIFIQUE O NÃO ATENDIMENTO DAS SOLICITAÇÕES APRESENTADAS PELOS CORREIOS REFERENTE A IMPLANTAÇÃO DE CODIFICAÇÃO POSTAL POR LOGRADOURO.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PLANO DE AÇÃO PARA O CUMPRIMENTO DA LEI MUNICIPAL Nº 1703/2017, QUE TRATA SOBRE AS QUEIMADAS URBANAS.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>Respostas</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>TESTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8648,67 +8648,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1886/ind_575-18.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1887/ind_576-18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1888/ind_577-18.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1889/ind_578-18.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1890/ind_579-18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1891/ind_580-18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1892/ind_581-18.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1893/ind_582-18.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1886/ind_575-18.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1887/ind_576-18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1888/ind_577-18.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1889/ind_578-18.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1890/ind_579-18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1891/ind_580-18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1892/ind_581-18.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/sapl/public/materialegislativa/2018/1893/ind_582-18.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H726"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>