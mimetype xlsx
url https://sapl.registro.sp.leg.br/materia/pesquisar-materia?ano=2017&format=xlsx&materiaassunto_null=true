--- v0 (2026-02-11)
+++ v1 (2026-06-10)
@@ -54,10428 +54,10428 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>HEITOR SANSÃO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇADA E LIMPEZA DO CÓRREGO NA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA DA VIELA RIO GRANDE DO SUL , NA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO DA RUA DOS LÍRIOS, NA VILA NOVA RIBEIRA._x000D_
 </t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CRISTIANO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUBSTITUIÇÃO DA PLACA INDICATIVA DE "PROIBIDO SEGUIR EM FRENTE" PARA "PROIBIDO CONVERSÃO À DIREITA", NA DESCIDA DA AV. JONAS BANKS LEITE, NO CALÇAMENTO EM FRENTE AO BAZAR KELLY._x000D_
 </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>FABIO TATU</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MELHORIAS (FRESAGEM/TAPA BURACOS/CONSERVAÇÃO) NA ESTRADA DE ACESSO AO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE TRÂNSITO REFERENTE A "ÁREA SUJEITA A ALAGAMENTO", EM LOCAIS NA CIDADE VULNERÁVEIS À TAL SITUAÇÃO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA ERIC VERHUST, BAIRRO VILA NOVA, NO TRECHO ENTRE AS CASAS Nº 635 A 675._x000D_
 </t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> COLOCAÇÃO DE BARRAS DE FERRO FIXAS NOS LOCAIS DE ESTACIONAMENTO DE MOTOCICLETAS NO CENTRO DA CIDADE , PARA QUE O MOTOCICLISTA POSSA PRENDER A RODA DA MOTO COM CORRENTE.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO DA CICLOVIA QUE LIGA O BAIRRO NOSSO TETO AO JARDIM SÃO PAULO._x000D_
 </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ILHA DE SINALIZAÇÃO OU PINTURA NA VIA SINALIZANDO A ENTRADA E SAÍDA DE VEÍCULOS DA AV. CLARA GIANOTTI DE SOUZA COM A RUA BELIZÁRIO OLÍMPIO DA SILVA, NO BAIRRO JD. CAIÇARA 1._x000D_
 </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  COLOCAÇÃO DE POSTES DE ILUMINAÇÃO (LUMINÁRIAS) NA RUA JOÃO PAULO FIRMINO, LOCALIZADA NO JARDIM BRASIL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE REPAROS (ALAMBRADO/MURO DE PROTEÇÃO) E MANUTENÇÃO NO CAMPO DE AREIA DO JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REDUTORES DE VELOCIDADE NA RUA FELIX ABY-AZAR, SENTIDO CENTRO-BAIRRO._x000D_
 </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REDUTORES DE VELOCIDADE NA RUA GASTÃO CORREA, LOCALIZADO NO BAIRRO DA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODA DE ÁRVORES DA RUA PREFEITO JOSÉ DE CARVALHO, LOCALIZADO NO BAIRRO NOSSO TETO._x000D_
 </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REDUTORES DE VELOCIDADE NA RUA CRISÂNTEMO, BAIRRO VILA ROMÃO._x000D_
 </t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE PODA DE ÁRVORE NA RUA BRASÍLIA, ALTURA DO NÚMERO 132, LOCALIZADO NO CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RECAPEAMENTO DA RUA CEARÁ, NA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA PAQUETÁ, NA ALTURA DO NÚMERO 303, NO JARDIM IPANEMA._x000D_
 </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PINTURA DE UMA FAIXA DE SINALIZAÇÃO/VISUALIZAÇÃO NOS VIDROS LATERAIS DE TODOS OS PONTOS DE ÔNIBUS DA CIDADE QUE SÃO FEITOS DE VIDRO._x000D_
 </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>TON ADORNO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/</t>
+    <t>http://sapl.registro.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE UM ABRIGO DE ONIBUS, NA RUA SOLANGE CRISTINA FREITAS DA SILVA, NO JARDIM EIJI MATSUMURA._x000D_
 </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE REPAROS (ALAMBRADO/PORTÃO DE ENTRADA DO CENTRO COMUNITÁRIO/MURO DE PROTEÇÃO) E MANUTENÇÃO NO CAMPO DE AREIA DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MANUTENÇÃO E CONSERVAÇÃO (ROÇADA/LIMPEZA DO CÓRREGO) NA RUA PIRAPITINGA, BAIRRO JARDIM CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NA PRAÇA EM FRENTE À ESCOLA JOSÉ DE CARVALHO, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E CASCALHAMENTO/FRESAMENTO NA ESTRADA MORRO ALTO, BAIRRO CHÁ RIBEIRA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO AGROCHÁ._x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE RECUPERAÇÃO DA MALHA ASFÁLTICA E DA MANUTENÇÃO DA RUA  GOIÁS, VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MELHORIAS (NIVELAMENTO, PERENIZAÇÃO, FRESAMENTO) DA RUA DA PAZ, BAIRRO ARAPONGAL._x000D_
 </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O REPOSICIONAMENTO E/OU RETIRADA DA PLACA DE TRÂNSITO (E RESPECTIVA HASTE METÁLICA DE SUPORTE), NA ESQUINA DA RUA JOSÉ ANTÔNIO DE CAMPOS COM RUA CEL JEREMIAS MUNIZ JR. (ESQUINA DO TAME VARIEDADES)._x000D_
 </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E FRESAMENTO, COM ESTUDO POSTERIOR PARA PAVIMENTAÇÃO DA RUA 16, NO BAIRRO JARDIM PAULISTANO._x000D_
 </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E FRESAMENTO, COM POSTERIOR ESTUDO PARA PAVIMENTAÇÃO DA RUA TABOATÃ, NO BAIRRO JARDIM CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE NIVELAMENTO, PERENIZAÇÃO E MANUTENÇÃO DA RUA CURIMBATÁ (ANTIGA RUA 12), NO JARDIM CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>SANDRA KENNEDY</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> COLOCAÇÃO DE ABRIGO PARA PASSAGEIROS NO FINAL DA AV. CASTELINHO NO BAIRRO ARAPONGAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA NA RUA EUCALIPTO, NO BAIRRO ARAPONGAL._x000D_
 </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE ABRIGOS PARA PASSAGEIROS NO CONJUNTO HABITACIONAL JARDIM VIRGÍNIA._x000D_
 </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RECUPERAÇÃO DA CAMADA ASFÁLTICA NA RUA ANDRADINA, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CAMADA ASFÁLTICA NA RUA BAURU, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> COLOCAÇÃO DE UMA NOVA CAPA ASFÁLTICA NA EXTENSÃO QUE LIGA AO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> RECAPEAMENTO DA RUA MARIA DO CARMO BORGES COSTA, NO BAIRRO JARDIM  EIJI MATSUMURA._x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DIABINHO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SEJA AUMENTADO O NÍVEL (ALTURA) DA ESTRADA E TROCAR AS TUBULAÇÕES ONDE FOR NECESSÁRIO, NO KM 1 NO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PATROLAMENTO NAS ESTRADAS DO BAIRRO CHÁ RIBEIRA E BAIRRO SAKUMA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE ABRIGO DE PONTO DE ÔNIBUS NO ENTRONCAMENTO DA RUA ANTONIO FRANCO DE OLIVEIRA CANTO E AV. H. MATSUZAWA._x000D_
 </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO DO PRÉDIO DO MERCADO MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  PARA QUE SEJA MODIFICADA A VAGA EM 45º DE ESTACIONAMENTO VEÍCULO DE CADEIRANTE NA AV. CLARA GIANOTTI DE SOUZA (EM FRENTE AO PRÉDIO E À GALERIA KAZUKO YOSHIMOTO).</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO E MELHORIA NA CICLOVIA DO BAIRRO AGROCHÁ._x000D_
 </t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO E REFORMA DA QUADRA POLIESPORTIVA QUE FICA AO LADO DA CRECHE MUNICIPAL DO BAIRRO ARAPONGAL (AVENIDA CAMPO VERDE)._x000D_
 </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE PLACA INDICATIVA À BEIRA DA RODOVIA NAS ENTRADAS DE REGISTRO, </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE (ROTATÓRIA OU OUTRO) NO CRUZAMENTO DAS RUAS ALEXANDRE AGENOR DE MORAES E RIO GRANDE DO SUL, NA VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E RETIRADA DE ENTULHOS DA RUA CÂNDIDO PORTINARI, Nº10, BAIRRO SÃO CONRADO._x000D_
 </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE MÃO ÚNICA NA RUA PARÁ (VILA SÃO FRANCISCO)_x000D_
 </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REFORÇO DA SINALIZAÇÃO DA PONTE DE ACESSO AO BAIRRO JURUMIRIM, NAS PROXIMIDADES DA ESCOLA HIROSHI SAKANO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROVIDÊNCIAS URGENTES QUANTO À ORGANIZAÇÃO DO TRÂNSITO NAS VIAS DOS TRECHOS DA RUA CAPITÃO JOÃO POCCI (ENTRE A RUA CELSO XAVIER E RUA DA SAUDADE/RUA JOAQUIM MAGNO DOS SANTOS), RUA GETÚLIO VARGAS (ENTRE A RUA CELSO XAVIER E RUA JOAQUIM MAGNO DOS SANTOS OU RUA JOSÉ GROSSI FILHO) E RUA CELSO XAVIER (ENTRE A RUA JOSÉ ANTONIO DE CAMPOS E RUA CONSTANTINA RITA MARQUES), COM A PROIBIÇÃO DO ESTACIONAMENTO DE UM DOS LADOS DA VIA OU ENTÃO A ORGANIZAÇÃO DELAS PARA QUE HAJA SENTIDO DE MÃO ÚNICA._x000D_
 </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO O CENTRO MUSICAL DE REGISTRO COMO "CENTRO MUSICAL MESTRE BENEVIDES TEIXEIRA".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LASER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO AGROCHÁ._x000D_
 </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA VALA, E O MANILHAMENTO DA MESMA PARA A MELHORIA DA RUA COM O ESCOAMENTO DA ÁGUA DA CHUVA._x000D_
 </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 06 (SEIS) PARA RUA DIAMANTE NA VILA OURO. </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 03 (TRÊS), PARA RUA ESMERALDA NA VILA OURO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 05 (CINCO), PARA RUA RUBI NA VILA OURO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 08 (OITO), PARA RUA PEDRA AZUL NA VILA OURO. </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">, PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 09 (NOVE), PARA RUA OURO PRETO NA VILA OURO. </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 11 (ONZE), PARA RUA PÉROLA NA VILA OURO. </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA DO DANGA, PARA RUA OURO VERDE NA VILA OURO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA MARGINAL PARA RUA DOURADOS NA VILA OURO </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 04 (QUATRO), PARA RUA OURINHOS NA VILA OURO. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA 07 (SETE), PARA RUA OURO FINO NA VILA OURO. </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO UMA RUA JÁ EXISTENTE COMO RUA DO WALMOR, PARA RUA OURO BRANCO NA VILA OURO. </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MELHORIAS NA ILUMINAÇÃO NAS PROXIMIDADES DO VELÓRIO MUNICIPAL DO BAIRRO NOSSO TETO._x000D_
 </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DA RUA 16 NO BAIRRO EIJI MATSUMURA</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA E REPAROS EM TAMPA DE BUEIRO NO FINAL DA RUA AVARÉ, NO BAIRRO JARDIM SÃO PAULO. </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NA AV. DEPUTADO ULISSES GUIMARÃES NAS PROXIMIDADES DO MERCADO GR.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DA   "FAIXA AMARELA", PROIBINDO ESTACIONAMENTO DE CAMINHÕES, NO TRECHO COMPREENDIDO ENTRE A AVENIDA DEPUTADO ULISSES GUIMARÃES (PRAÇA DO CRUZAMENTO COM A RUA RUBENS LOPES SILVA._x000D_
 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA PROJETA B, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICA DA RUA ERIC VERHUST, VILA NOVA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA O BAIRRO BAMBURRAL DE CIMA AO BAIRRO BAMBURRAL DE BAIXO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AMPLA DIVULGAÇÃO DO CRONOGRAMA DOS DIAS DA COLETA SELETIVA NOS BAIRROS E NAS UNIDADES ESCOLARES._x000D_
 </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA DAS VALAS NA RUA 1, NO BAIRRO JARDIM VALERI. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA ESTRADA DE ACESSO AO BAIRRO AGROCHÁ, NAS EXTENSÕES QUE LIGA O CAMPUS EXPERIMENTAL DA UNESP AO CAMPUS DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SÃO PAULO. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO NA ESTRADA DO BAIRRO TAQUARUÇU.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCADA DE FRESA (REJEITO DE ASFALTO) AO LONGO DA ESTRADA, QUE LIGA O BAIRRO JARDIM PAULISTANO ATÉ AO BAR DO LICO NO BAIRRO BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTUDAR A POSSIBILIDADE DE AMPLIAR O TRATAMENTO DE CANAL ODONTOLÓGICO NA UBS IV (CENTRO).</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PATROLAMENTO E MANUTENÇÃO DA ESTRADA DO RIBEIRÃO DE REGISTRO._x000D_
 </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PATROLAMENTO, ROÇADA E LIMPEZA DA RUA KINSAKU OSSAWA (ANTIGA PROJETADA G)._x000D_
 </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ERVIÇOS DE LIMPEZA DE BUEIROS, ROÇADA E MANUTENÇÃO NA RUA CHOICHI ONO, VILA SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REDUTORES DE VELOCIDADE NA RUA DOS LÍRIOS NA ALTURA DO Nº 114, BAIRRO BUDISTA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA DE SINALIZAÇÃO REDUÇÃO DE VELOCIDADE NO CRUZAMENTO DA RUA DOS LÍRIOS COM A RUA DAS ORQUÍDEAS, NO BAIRRO VILA NOVA RIBEIRA (CECAP)._x000D_
 </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ORGANIZAÇÃO DA LINHA DE ÔNIBUS DO XANGRILÁ</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA DO CÓRREGO DO BAIRRO CHEIA GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DOS BUEIROS NO BAIRRO  BLOCO "DI" </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PEDRO LOPES DIAS ENFRENTE O Nº 390, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROJETO DE POLÍTICA PÚBLICA VOLTADO PARA A SITUAÇÃO DOS ANIMAIS ABANDONADOS E DOS ANIMAIS SELVAGENS SOLTOS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAR OU CONSTRUIR UM ABRIGO DENTRO DA ESCOLA JOÃO BATISTA POCCI JUNIOR._x000D_
 </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À BIBLIOTECA MUNICIPAL DO JARDIM PLANALTO, COM A MODIFICAÇÃO DO HORÁRIO EM QUE PERMANECE ABERTA AO PÚBLICO</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO/EXPANSÃO DO SISTEMA DE MONITORAMENTO POR CÂMERAS DE VÍDEO NAS CRECHES MUNICIPAIS, PRINCIPALMENTE NOS TROCADORES E BANHEIROS DE HIGIENE DAS CRIANÇAS._x000D_
 </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PERENIZAÇÃO E NIVELAMENTO DA RUA YOSHI TAKAKI, BAIRRO JARDIM CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DO PASSEIO PÚBLICO DA AV. PROFESSORA CECY TEIXEIRA DE MELO, NO TRECHO DE ACESSO ENTRE O JD. IPANEMA E O XANGRILÁ._x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, COM COLOCAÇÃO DE GUIAS E SARJETAS NAS RUAS CAMBEVA, SAGUARU, ARUANÃ, MARIA ALVES DE CAMPOS, GAROUPA, JUNDIÁ E DEMAIS RUAS DO JD. CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO NA RUA KINZO TSUNODA, JD. SÃO MATEUS._x000D_
 </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA KINZO TSUNODA, BAIRRO JD. SÃO MATEUS, PRINCIPALMENTE NO CRUZAMENTO COM A RUA GENÉSIO GONÇALVES DA VEIGA._x000D_
 </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UM ABRIGO DE PASSAGEIROS (PONTO DE ÔNIBUS) NA ESTRADA DO KASUGA, BAIRRO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE TAPA BURACOS E COMPLEMENTAÇÃO ASFÁLTICA NA RUA MOÇAMBIQUE, JARDIM XANGRILÁ._x000D_
 </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SANEAMENTO BÁSICO (REDE DE ÁGUA E ESGOTO) NA ESTRADA PEDRO NUNES OLIVEIRA, QUE LIGA O BAIRRO SERROTE AO SÃO DOMINGOS</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO/FRESAMENTO DA RUA ANTÔNIO ALVES DA SILVA, BAIRRO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE LIMPEZA DE BUEIROS/BOCAS DE LOBO DA RUA BENEDITO EVARISTO PEREIRA, NO BAIRRO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTORES DE VELOCIDADE E MELHORIAS NA BR 116 NO TRECHO QUE COMPREENDE O KM 434, QUE DÁ ACESSO AO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS_x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINAÇÃO DE UMA VIA QUE AINDA NÃO ESTEJA NOMEADA E DAR-LHE O NOME DE WELLINGTON PINTO ALVES_x000D_
 </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> NOTIFICAÇÃO DA EMPRESA RESPONSÁVEL PELA ADMINISTRAÇÃO DO KARTRÓDROMO DE REGISTRO, OBJETIVANDO O CORTE E PODA DOS ARBUSTOS QUE FICAM NA ESQUINA DA RUA DESTA EMPRESA COM A RUA OSCAR YOSHIAKI MAGÁRIO, NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA E/OU MANILHAMENTO DA VALA DE ESGOTO NA RUA JOÃO PAULO FIRMINO, LOCALIZADA NO JARDIM BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ILUMINAÇÃO REFLETIVA PARA DIRECIONAMENTO SOBRE A PONTE DO BAIRRO JURUMIRIM.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO DO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO NA RUA MARIA DO CARMO BORGES COSTA. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRA DE ALARGAMENTOS E/OU CONSTRUÇÃO DE UMA BAIA PARA EMBARQUE E DESEMBARQUE DE ALUNOS, NA RUA CHOICHI ONO, NO TRECHO QUE ABRANGE A ENTRADA DA ESCOLA FUNDAÇÃO BRADESCO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MELHORIA NO FLUXO DE TRÂNSITO DA RUA CHOICHI ONO, EM ESPECIAL NO TRECHO QUE ABRANGE A ESCOLA FUNDAÇÃO BRADESCO. A SUGESTÃO É QUE SEJAM ADOTADAS MEDIDAS COMO PINTURAS DE FAIXA AMARELA EM AMBOS OS SENTIDOS, ADOÇÃO DE MÃO ÚNICA E SINALIZAÇÃO EFETIVA._x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO DE SERVIÇOS MUNIPAIS, NO SENTIDO DE QUE REALIZE SERVIÇO DE MANUTENÇÃO DA ESTRADA MUNICIPAL QUE LIGA OS BAIRROS JURUMIRIM, GUAVIRUVA E PEROPAVA._x000D_
 </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO DO ARAPONGAL NA PRAÇA EM FRENTE À ESCOLA MUNICIPAL JOSÉ PACHECO LOMBA._x000D_
 </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRA MOLAS / REDUTORES DE VELOCIDADE NA ESTRADA MUNICIPAL DO BAIRRO JURUMIRIM, EM FRENTE AO CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO TRECHO FALTANTE DA RUA BENEDITO GONÇALVES NO BAIRRO DO SERROTE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTE A EXTENSÃO DE SERVIÇO DE COLETA DE LIXO NA RUA GERACINO GUEDES, ENTRANDO NAS RUAS PARALELAS, NO BAIRRO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA DA RUA PITANGUEIRAS NO BAIRRO DO ARAPONGAL_x000D_
 </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROCEDER A LIMPEZA E DA VALA LOCALIZADA À RUA DA TABOATÃ, NO BAIRRO CAIÇARA 2._x000D_
 </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA NA CANALIZAÇÃO DE ESGOTOS E ÁGUAS PLUVIAIS NA RUA TABOATÃ, NO BAIRRO CAIÇARA 2._x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>MARCELO COMERON</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO A ATUAL RUA 05, LOCALIZADA NO JARDIM AGROCHÁ DE RUA TENENTE PM SEBASTIÃO HENRIQUES FRANCO MANCIO._x000D_
 </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, FRESAMENTO E MANUTENÇÃO DA RUA FRAUDIZIO LINO DO AMARAL, JARDIM SÃO NICOLAU._x000D_
 </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO, FRESAMENTO E MANUTENÇÃO DA RUA JUNDIÁ, BAIRRO JARDIM CAIÇARA II._x000D_
 </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE ROÇADA EM TODO O BAIRRO JARDIM SÃO MATEUS, PRINCIPALMENTE EM FRENTE O PONTO DE ÔNIBUS, EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE PATROLAMENTO NA RUA 09, NO BAIRRO JARDIM SÃO MATEUS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS NA RUA VEREADOR JOÃO HENRIQUE GENOVEZ EM FRENTE À RUA HEITI KURITA, NO BAIRRO DO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS NO ENTRONCAMENTO DA ESTRADA DO CASTELINHO COM A AVENIDA CAMPO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PINTURA DE SOLO, IMPLANTAÇÃO DE UM QUEBRA-MOLAS E INSTALAÇÃO DE PLACAS INDICATIVAS NO ENTRONCAMENTO DAS RUAS BRASÍLIA E PERUÍBE._x000D_
 </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PRIMO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PODA DAS ÁRVORES NA RUA DA SAUDADE, CENTRO, PRÓXIMO AO PONTO DE TÁXI._x000D_
 </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA OFICIADO JUNTO A EMPRESA DE CORREIOS E TELÉGRAFOS  SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA NAS RESIDÊNCIAS DA RUA JOAQUIM MOREIRA DA CRUZ NO BAIRRO DO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> LIMPEZA DAS GALERIAS DE ÁGUA DA RUA NIGÉRIA DO BAIRRO XANGRILÁ_x000D_
  </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE SEJA OFICIADO JUNTO À  EMPRESA DE CORREIOS E TELÉGRAFOS  SERVIÇO DE ENTREGA DE CORRESPONDÊNCIA NAS RESIDÊNCIAS EM TODA EXTENSÃO DA RUA GERACINO GUEDES NO BAIRRO DO SERROTE._x000D_
 </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MANUTENÇÃO DE SERVIÇOS MUNICIPAIS, NO SENTIDO DE QUE REALIZE SERVIÇO DE MANUTENÇÃO DA ESTRADA MUNICIPAL QUE LIGA OS BAIRROS BAMBURRAL DE CIMA, BAMBURAL DE BAIXO E TIATÃ._x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">E MANUTENÇÃO DE SERVIÇOS MUNICIPAIS, NO SENTIDO DE QUE REALIZE SERVIÇO DE MANUTENÇÃO DA ESTRADA MUNICIPAL DO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS._x000D_
 </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MELHORIAS E (FRESAGEM/TAPA BURACOS/CONSERVAÇÃO) NA RUA DO CHÁ NO BAIRRO DO ARAPONGAL._x000D_
 </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAIXA AMARELA, NA AVENIDA DEPUTADO ULISSES GUIMARÃES SENTIDO BAIRRO PRÓXIMO A RESIDÊNCIA Nº 1337_x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CASCALHAMENTO E PATROLAMENTO NA ESTRADA DO BAIRRO CHÁ RIBEIRA, ACESSO PELA BR 116. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSERVAÇÃO DAS RUAS E ILUMINAÇÃO DO BAIRRO FIGUEIRAL </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PODA DE ARVORES NA RUA KIYOMI FUJI Nº54 JARDIM BELAS ARTES._x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO SALARIAL DAS CATEGORIAS DO FUNCIONALISMO MUNICIPAL QUE HOJE RECEBEM MENOS QUE UM SALÁRIO MÍNIMO REGIONAL (SP) E ENVIE PROJETO DE LEI A ESTA CASA INDICANDO AO MENOS 9% (NOVE POR CENTO), DE REAJUSTE DOS SALÁRIOS DO FUNCIONALISMO MUNICIPAL, REFERENTE À RECOMPOSIÇÃO DO SALÁRIOS E A  AUMENTO SALARIAL.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO NA RUA RAPOSO TAVARES NO BAIRRO JARDIM BRASIL_x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E_x000D_
 _x000D_
 FRESAMENTO, COM POSTERIOR ESTUDO PARA PAVIMENTAÇÃO DA RUA DOURADO, JARDIM CAIÇARA II;</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS E MANUTENÇÃO OU NOTIFIQUE O_x000D_
 _x000D_
 RESPONSÁVEL PARA QUE O FAÇA, NO QUE DIZ RESPEITO AO PASSEIO PÚBLICO LOCALIZADO NA RUA_x000D_
 _x000D_
 TAMEKISHI TAKANO, PRÓXIMO AO NÚMERO 238, CENTRO;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MELHORIAS NA RUA BELMIRO DO VALLE.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> OFERTA DE VAGAS SEMANAIS PARA ATENDIMENTO ODONTOLÓGICO, DESTINADAS À UNIDADE DE SAÚDE DA FAMÍLIA DO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO DA RUA DAS ANDORINHAS, NO ENTRONCAMENTO COM A RUA JURITIS, JARDIM HATORI.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO DA RUA DOS CANÁRIOS, JARDIM HATORI.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E REPARAÇÃO COM CONTENÇÃO DO ASFALTO NA RUA DAS ANDORINHAS, JARDIM HATORI, PRÓXIMO AO CÓRREGO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO JARDIM HATORI.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO NA RUA DOS CANÁRIOS, JARDIM HATORI.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA VIABILIZADO PELO MENOS MAIS UM HORÁRIO DE ÔNIBUS NO BAIRRO CAPINZAL DE CIMA, CHEIA GRANDE E INDAIATUBA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E ASFALTAMENTO DA RUA TOPÁZIO, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E ASFALTAMENTO DA RUA SANTA CLARA, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E MELHORIAS NA PISTA DE SKATE DO PARQUE BEIRA RIO, PRÓXIMO AO SESC E DAEE.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM APARELHO MULTISSERVIÇOS NA AGÊNCIA DOS CORREIOS DO CENTRO DA CIDADE OU NO POUPA TEMPO, OU EM OUTRO PRÉDIO PÚBLICO PRÓXIMO AO CENTRO DA CIDADE;</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO JARDIM PAULISTANO, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO ARAPONGAL, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO JARDIM SERROTE, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR UMA ESCADARIA COM ILUMINAÇÃO ENTRE A RUA SEBASTIÃO AUGUSTO INÁCIO E RUA 08, JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO JARDIM SÃO PAULO, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO NOSSO TETO, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO BLOCO B &amp;#8211; CONJ. HAB JARDIM EIJI MATSUMURA, BLOCO D1 E D2, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO JARDIM VIRGÍNIA, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTECOLETIVO QUE ATENDE O BAIRRO VOTUPOCA, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO CAPINZAL, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NO ITINERÁRIO DA LINHA DE TRANSPORTE COLETIVO QUE ATENDE O BAIRRO BULHA, DE FORMA QUE O ITINERÁRIO PASSE A CONTEMPLAR UM PONTO DE ÔNIBUS NA AVENIDA CLARA GIANOTTI DE SOUZA, NAS PROXIMIDADES DA UPA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CORTE DO MATO NA VALA AO LONGO DA AVENIDA DEP. ULISSES GUIMARÃES, BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL, A ESTA CASA, DO PROJETO DE LEI DENOMINANDO A ATUAL AV. 01, LOCALIZADA NO JARDIM AGROCHÁ, DE AV.VEREADOR DR. LUIZ ANTÔNIO MARTINS BARBOSA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL, A ESTA CASA, DO PROJETO DE LEI DENOMINANDO A ATUAL AV. 01, LOCALIZADA NO JARDIM AGROCHÁ, DE AV. VEREADOR DR. LUIZ ANTÔNIO MARTINS BARBOSA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOÃO PAULO FIRMINO, BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO TRÁFEGO E MOBILIDADE URBANA NO TRECHO DA RODOVIA SP 139, EM ESPECIAL NA INTERSEÇÃO QUE ABRANGE A AV. CLARA GIANOTTI DE SOUZA, A RUA ALCIDES PASSOS CARNEIROS E A PRÓPRIA RODOVIA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM FEITOS REPAROS, OU QUE SEJAM CONSTRUÍDAS DUAS TAMPAS DE BUEIROS NA CALÇADA DA RUA SHITIRO MAEJI, DE FRENTE COM O COMEÇO DA RUA KESAJIRO MURAOKA, EM FRENTE AO AILTON ALUMÍNIOS, PARA EVITAR ACIDENTES COM OS MUNÍCIPES.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (NIVELAMENTO, FRESAMENTO,ROÇADA E MANUTENÇÃO) NA RUA BARRA DE JUQUIÁ, NO JARDIM VALERI.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SANEAMENTO BÁSICO (REDE DE ESGOTO) NAS RUAS 01, 02, 03, 04, 05 E 06 DO JARDIM VALERI.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (NIVELAMENTO, PERENIZAÇÃO, FRESAMENTO) DA RUA SERINGUEIRAS, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS, COMO PATROLAMENTO E FRESAGEM NAS RUAS DA PAZ, MAYCON DEISONY DE OLIVEIRA, SERINGUEIRAS E DO CHÁ, NO BAIRRO DO ARAPONGAL.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS, COMO PATROLAMENTO E FRESAGEM NA RUA 2 (ENTRE O CAMPO E O PÁTIO DA SABESP), NO BAIRRO DO PEDREIRA;</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA COBERTURA NO PONTO DE ÔNIBUS NA AV. JESUS ALVES DA COSTA, ANTIGA AV. 01, ESQUINA COM A RUA ALBANO MARQUES ALVES, ANTIGA RUA 04, BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA COBERTURA DE PONTO DE ÔNIBUS, SITUADO NA AV. JESUS ALVES DA COSTA, ANTIGA AV. 01, ESQUINA COM A RUA 08, EM FRENTE AO N°334, NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA BRASÍLIA, NA ALTURA DO Nº 138.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E CONSERVAÇÃO ENTORNO DA LIXEIRA COLETIVA LOCALIZADA NO FINAL DA RUA ALEXANDRE AGENOR DE MORAES, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA NOVA AUDIÊNCIA PÚBLICA PELA PREFEITURA MUNICIPAL PARA SUBSIDIAR O EDITAL DE LICITAÇÃO PARA CONCESSÃO DO SERVIÇO DE TRANSPORTE COLETIVO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA CONSTRUÍDA UMA LOMBADA NA RUA ABEL CORDEIRO DE EIRÓS, NA ALTURA DO Nº 181, NO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA CRIADA UMA NOVA LINHA DE ÔNIBUS NO BAIRRO CAPINZAL, NO PERÍODO NOTURNO DE FORMA ATENDER À NECESSIDADE DOS ALUNOS QUE FREQUENTAM ALGUMAS UNIDADES ESCOLARES COMO: UNISEPE, UNISA, INSTITUTO FEDERAL, SENAC, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO NA RUA DO CHÁ, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A VAZÃO DAS ÁGUAS FLUVIAIS, NA BOCA DE LOBO DA AV. JESUS ALVES DA COSTA, ESQUINA COM A RUA 08 NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CALÇADA EM FRENTE AO PONTO DE ÔNIBUS DA RUA GERSONI NAPOLI, NO CENTRO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO NA RUA ANTONIO LUIZ GONZAGA, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DO CÓRREGO NA RUA BARRA DE JUQUIÁ, NO JARDIM VALERI._x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA JARBAS ROCHA, BAIRRO VILA PONCE._x000D_
 </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA OTAVIO PAULO PEREIRA, BAIRRO VILA PONCE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA- BURACOS NA RUA KIHEJI NASSUNO NO ENTRONCAMENTO COM A RUA SETE BARRAS._x000D_
 </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA REALIZADO O ESTUDO DA VIABILIDADE DE IMPLANTAÇÃO DE SEMÁFOROS NO CRUZAMENTO ENTRE AS RUAS CLARA GIANOTTI DE SOUZA E A RUA SÃO PAULO, NOS BAIRROS CENTRO/VILA FÁTIMA._x000D_
 </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE PASSEIO PÚBLICO (CALÇAMENTO) EM PELO UM LADO DA AVENIDA 06, NO CONJUNTO HABITACIONAL </t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE (TIPO LOMBADA OU OUTRO) NA AVENIDA 06, CONJUNTO HABITACIONAL </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE BANCOS, EQUIPAMENTOS DE LAZER INFANTIL E/OU ACADEMIA AO AR LIVRE, NA PRAÇA LOCALIZADA NO CRUZAMENTO DAS AVENIDAS 06 E 08, NO CONJUNTO HABITACIONAL </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO E DISPOSITIVOS DE REDUÇÃO DE VELOCIDADE NO CRUZAMENTO DA AVENIDA JOÃO RAMOS E AVENIDA 06, NO JARDIM DRA ALZIRA PACHECO LOMBA KOTONA (BLOCO D1).</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA IRMÃ DOROTHY STANG, NO CONJUNTO HABITACIONAL DRA ALZIRA PACHECO LOMBA KOTONA (BLOCO D1).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA PLACA COM O DIZER "PROIBIDO JOGAR LIXO - SUJEITO A MULTA", NA ÁREA PÚBLICA LOCALIZADA ENTRE AS RUAS JOÃO NUNES DE OLIVEIRA E SOLANGE CRISTINA FREITAS DA SILVA, NO JARDIM EIJI MATSUMURA (BLOCO B).</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA BOLÍVIA,VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA ALAGOAS, NA ALTURA DA CASA NÚMERO 111, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA INSTITUIÇÃO DE POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA MIRACATU - VILA TUPI, PRÓXIMO AO CCI.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE 02 (DUAS) LOMBADAS, NA RUA BOLÍVIA, VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA ARGÉLIA - JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR NA PLANTA DA CIDADE A VIELA 34, NA RUA SINFRÔNIO COSTA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA CONTINUIDADE DA RUA 7 NO BAIRRO AGROCHA I, QUE DÁ ACESSO AO PSF DO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA BELMIRO DO VALE, NO BAIRRO VILA FÁTIMA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER (APROPRIADO PARA A PRÁTICA DE ESPORTES), NO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA COQUEIRO NA ALTURA DA IGREJA EVANGÉLICA ASS. DE DEUS- MIN. DO BELÉM NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECAPEAMENTO NO TRECHO DA AVENIDA CLARA GIANOTTI DE SOUZA, NA ALTURA DO NO 2.469.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA ESTRADA DE ACESSO AO "ATERRO SANITÁRIO".</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>GERSON TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SABESP PARA QUE TOME PROVIDÊNCIAS DO ESGOTO QUE ESTÁ SENDO LANÇADO NO CÓRREGO DA RUA JOAO HENRIQUE GENOVEZ , NO BAIRRO DO SERROTE.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTES DE ILUMINAÇÃO (LUMINÁRIAS) NA RUA HIROSHIGUE NAKAMURA, LOCALIZADO NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA À EMPRESA AUTOPISTA REGIS BITTENCOURT, NO SENTIDO DE EFETUAR OBRAS DE RECUO NOS GUARD RAIL, COLOCADOS EM FRENTE AOS PONTOS DE ÔNIBUS DA BR 116, MAIS PRECISO NO DA ENTRADA DA VILA OURO NO BAIRRO DO ARAPONGAL, ATE O BAIRRO DO SERROTE, NOS DOIS SENTIDOS DA BR 116.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL A ESTA CASA DO PROJETO DE LEI REGULAMENTANDO A UTILIZAÇÃO E ARRENDAMENTOS DO CEMITÉRIO DA SAUDADE.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO AO SENHOR PREFEITO MUNICIPAL DA PROPOSTA DE PROJETO DE LEI QUE DISPÕE SOBRE A INSTALAÇÃO DE BANCAS DE JORNAIS E REVISTA EM LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE A SECRETARIA DE DESENVOLVIMENTO AGRÁRIO, PARA QUE HAJA O SERVIÇO DE ROÇADA NO BAIRRO BOA VISTA ESTRADA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OS SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E ASFALTAMENTO DA RUA JOÃO CUGLER SOBRINHO, JARDIM SÃO MATEUS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OS SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E ASFALTAMENTO DA RUA 06, EM ESPECIAL O TRECHO DOS NÚMEROS 1243 A 1273, JARDIM SÃO MATEUS;</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBRAR A EMPRESA FORNECEDORA DE ENERGIA_x000D_
 _x000D_
 ELÉTRICA, A FAZER MANUTENÇÃO DA ILUMINAÇÃO NA RUA 01, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DA RUA YOLANDA COMO MÃO ÚNICA OU COMO MÃO INGLESA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DA AV. JONAS BANKS LEITE COMO MÃO INVERTIDA, NO TRECHO APÓS O BAZAR KELLY SENTIDO PRAÇA BEIRA RIO ATÉ O ENTRONCAMENTO COM A RUA JOAQUIM MARQUES ALVES, COM A CONSEQUENTE COLOCAÇÃO DE PLACAS E TACHÕES DE SINALIZAÇÃO VIÁRIA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPEZA NO FINAL DA RUA 05, NO BAIRRO AGROCHÁ;</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO PROIBINDO JOGAR LIXO E DEPOSITAR ENTULHOS NO FINAL DA RUA 05, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E REFORÇO NA PONTE DO BAIRRO CAPINZAL DE CIMA, SITUADA PRÓXIMO AO BAR DO EDIL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO DA SINALIZAÇÃO DA PONTE DE ACESSO AO BAIRRO CAPINZAL DE CIMA, SITUADA PRÓXIMA AO BAR DO EDIL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PERENIZAÇÃO, FRESAGEM, ASFALTAMENTO E MANUTENÇÃO DA RUA ANA RIBEIRO RAMOS, VILA NOVA._x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E MANUTENÇÃO DA RUA ANTÔNIA LOPES DIAS, VILA NOVA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO OU IMPLANTAÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA BEIRA RIO, EM ESPECIAL PRÓXIMO AO ESPAÇO FAMÍLIA, COM FUNCIONAMENTO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO, MANUTENÇÃO E ESTUDO PARA CONSTRUÇÃO DE MURETA DE CONTENÇÃO NO CAMPO DE FUTEBOL DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO VISANDO O MELHOR APROVEITAMENTO DA ÁREA VERDE DO JARDIM SÃO PAULO;</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A TROCA DAS GUIAS NA RUA MARECHAL RONDON, ALTURA DO Nº 43 &amp;#8211; JARDIM BRASIL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DA LOMBADA EM FRENTE À LOJA OFERTÃO BABY, NA AV. JONAS BANKS LEITE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA PLACA DE TRÂNSITO &amp;#8220;PARE&amp;#8221; NO CRUZAMENTO DA RUA CELSO XAVIER COM A RUA MERALDO PREVIDI, NO CENTRO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA DA SAUDADE COM A RUA JOSE ANTÔNIO DE CAMPOS, PRÓXIMO A CLÍNICA CARDIOVALE, NO CENTRO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODAS DE ÁRVORE NA RUA ALFREDO MARQUES AGUIAR NO BAIRRO JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE UM POSTE DE LUZ NO CRUZAMENTO DAS RUAS DA SAUDADE COM A RUA JOSÉ ANTÔNIO DE CAMPOS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVERSÃO DO SENTIDO DE TRÁFEGO NA RUA CAPITÃO JOÃO POCCI ENTRE AS RUAS GERSONI NAPOLI E RUA CELSO XAVIER.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA AMARELA DA RUA DA SAUDADE EM FRENTE A CLÍNICA CARDIOVALE ATÉ O MURO DIVISÓRIO COM O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA JOÃO CAMILO, CENTRO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E PODA DA ÁRVORE SITUADA NA AVENIDA CLARA GIANOTTI DE SOUZA Nº 345, DE FRENTE PARA A BANCA DO VANILDO E UBS CENTRO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR ABRIGO PARA PASSAGEIROS, NO SEGUNDO PONTO, NA PROXIMIDADE DA FAZENDA DO TEZUKA, NO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA TEITI KOKI, BAIRRO BELAS ARTES, DE FRENTE PARA O SENAC.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DA RUA RONALDO CAMILO, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA ALFREDO MARQUES AGUIAR, NA ALTURA DO Nº 11, NO BAIRRO CAIÇARA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PASSAGEIROS, NO SEGUNDO PONTO, NA PROXIMIDADE DA FAZENDA DO TEZUKA NO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DA VALA, DA RUA VER. DANIEL DAS NEVES, NA ALTURA DA MERCEARIA DO SR. BELIZÁRIO, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE DRENAGEM E PATROLAMENTO EM FRENTE À ESCOLA ESTADUAL Dª IRENE MACHADO DE LIMA, NO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO DA RUA GUARUJÁ, PRINCIPALMENTE NO ENTRONCAMENTO COM A RUA JUNDIAÍ, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO E RECAPEAMENTO DA RUA HONDURAS, NO BAIRRO VILA FLÓRIDA;</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO NA CALÇADA DA CRECHE MUNICIPAL TRENZINHO ALEGRE, SITUADA NA RUA RAFAEL GONÇALVES DE FREITAS, NA VILA NOVA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CAMPINHO DE AREIA DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA INDICANDO A LOMBADA NA RUA ELIZABETH DA VEIGA MACHADO, CRUZAMENTO COM A RUA PROFESSORA AURORA COELHO, NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL E VERTICAL, PROIBINDO O ESTACIONAMENTO, NA RUA MÁRIO MASSATESU SAMITSU, NA CECAP, NO LADO OPOSTO À EMEI BALÃOZINHO VERMELHO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E FRESA NA RUA DUARTE DA COSTA &amp;#8211; JARDIM BRASIL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E FRESA NA RUA MARECHAL RONDON JARDIM BRASIL.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, TERRAPLANAGEM, DRENAGEM E POSSIBILIDADE DE FRESAGEM NA ESTRADA SÃO DOMINGOS, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA HIROSHIGUE NAKAMURA, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E IMPLANTAÇÃO DE UM CAMPO DE AREIA, ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL, NO BAIRRO JARDIM IPANEMA, LOCALIZADO NA RUA 11.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO DA RUA RAFAEL GONÇALVES DE FREITAS, PRÓXIMO À CRECHE MUNICIPAL, NA VILA NOVA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA ALFREDO MARQUES AGUIAR, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LADO DA FAIXA AMARELA NA RUA TAMEKICHI TAKANO, NO TRECHO COMPREENDIDO ENTRE AS RUAS MERALDO PREVIDI E JOSÉ ANTÔNIO DE CAMPOS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NOVO ABRIGO DE ÔNIBUS NA ESTRADA DO SÃO DOMINGOS, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E REGULARIZAÇÃO COM POSTERIORES SERVIÇOS DE MELHORIAS DA CONTINUAÇÃO DA RUA PAINEIRAS, NO BAIRRO JARDIM IPÊ.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DE BUEIROS/BOCAS DE LOBO DA RUA 11, NA ALTURA DO N° 26, DO BAIRRO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA TRANSVERSAL EM AMARELO DA VIA E COLOCAÇÃO DE TACHÕES/TARTARUGAS NAS ESQUINAS DA RUA GETÚLIO VARGAS, NO CRUZAMENTO COM A CEL. JEREMIAS MUNIZ, ONDE HOJE JÁ É PROIBIDO ESTACIONAR.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>NIVELAMENTO, FRESAGEM E PATROLAMENTO NAS RUAS DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIE A ELEKTRO, PARA QUE FAÇA MANUTENÇÃO E QUE SE ESTENDAM OS POSTES DE ILUMINAÇÃO PÚBLICA NAS RUAS JOHAN SEBASTIAM BACHMAN, GLACILIANO RAMOS, GARCIA LORCA, MARIO DE ANDRADE, BERTRANO RUSSEL, CARLOS GOMES E CANDIDO PORTINARI, NO BAIRRO JARDIM SÃO CONRADO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CONSERTOS NO PISO DA CALÇADA DA AV. WILD JOSÉ DE SOUZA, EM FRENTE A SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E NIVELAMENTO DA RUA CARLOS GOMES DE ANDRADE, BAIRRO SÃO CONRADO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS E MANUTENÇÃO DA PISTA DE MOTOCROSS, SITUADA ÀS MARGENS DA RODOVIA SP 139, PRÓXIMO AO BAIRRO HATORI.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS GUIMARÃES ROSA, JOHAN SEBASTIAM BACHMAN, GLACILIANO RAMOS, GARCIA LORCA, MARIO ANDRADE, BERTRANO RUSSEL, CARLOS GOMES E CANDIDO PORTINARI, E PABLO PICASSO, NO BAIRRO JARDIM SÃO CONRADO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE PINTURAS DE FAIXA NA AV. PREFEITO JONAS BANKS LEITE.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E FRESAMENTO, COM POSTERIOR ESTUDO PARA PAVIMENTAÇÃO DAS RUAS 1, 2 E 3, NO BAIRRO PINHEIRINHO, AO LADO DO BARRACÃO DA VALLE SUL VIAÇÕES.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SANEAMENTO BÁSICO NA RUA PINHEIROS, NO BAIRRO PINHEIRINHO AO LADO DO BARRACÃO DA VALLE SUL VIAÇÃO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL DE UM PROJETO DE LEI DECLARANDO DE UTILIDADE PÚBLICA A ARTEME - ASSOCIAÇÃO REGISTRENSE DE TÊNIS DE MESA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS UM REDUTOR DE VELOCIDADE NA_x000D_
 _x000D_
 RUA PROF. CECY ALMADA DE MELLO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE OPERAÇÃO TAPA-BURACOS NA RUA ISSAME OGAWA, NO CAIÇARA 1.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL DE PROJETO DE LEI DENOMINANDO A CRECHE MUNICIPAL DO BAIRRO JARDIM SÃO PAULO COMO CRECHE MUNICIPAL &amp;#8220;MARIA BENEDITA PEREIRA &amp;#8211; DONA DITA&amp;#8221;.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR OS SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E ESTUDO PARA ASFALTAMENTO DA RUA JOSÉ FERREIRA, JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO DA AV. SABURO KAMEYAMA, BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFIQUE A POSSIBILIDADE DE INSTALAR GUIAS NAS RUAS DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA COM O NOME DA RUA E BAIRRO NA RUA JOSÉ ANTÔNIO CABRAL, JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACA COM O NOME DA RUA E BAIRRO NA AV. TOSHIKATSU KAWAGUCHI, JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA DAS ROSAS, NO BAIRRO VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUAR A CALÇADA DA PRAÇA DOS EXPEDICIONÁRIOS, NO PONTO DE TÁXI;</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO ESTUDO DE REGULARIZAÇÃO DA RUA OITO, BAIRRO ARAPONGAL, PARA POSTERIORES SERVIÇOS DE MELHORIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE ESTUDOS NO SENTIDO DE CRIAR COTA ÚNICA COM DESCONTO NO IMPOSTO SOBRE SERVIÇOS PARA TÁXI.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE ESTUDOS DA POSSIBILIDADE DE SE CRIAR UM PLANTÃO COM TELEFONE PARA TÁXIS NOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE OU PODA DA ÁRVORE LOCALIZADA NA RUA PERUÍBE, NO CRUZAMENTO COMO A RUA BRASÍLIA, NO CENTRO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO COM MOTONIVELADORA NA ESTRADA DO BAIRRO CHÁ RIBEIRA E EM SEGUIDA PASSAR ROLO COMPACTADOR PARA AGREGAR AS PEDRAS SOLTAS NA ESTRADA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DO REDUTOR DE VELOCIDADE, ASSIM COMO SUA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>HAJA A MELHOR ORGANIZAÇÃO E FISCALIZAÇÃO DA COLOCAÇÃO DE LIXOS PELAS LANCHONETES E RESTAURANTES NAS VIAS E PASSEIOS DA CIDADE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADA NA RUA CINCO, NO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTOR DE VELOCIDADE AO LOGO DA ESTRADA QUE DÁ ACESSO AO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA DEZESSEIS, NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS QUEIMADAS NA VIELA RIO GRANDE DO SUL, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI DENOMINANDO A ATUAL RUA 27, LOCALIZADA NO JARDIM EIJI MATSUMURA DE RUA VEREADOR ANTÔNIO XAVIER DE OLIVEIRA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM BANHEIRO PÚBLICO (BANHEIRO QUÍMICO) NA ANTIGA PRAÇA JÓIA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE NA PAVIMENTAÇÃO ASFÁLTICA NA RUA TOPÁZIO, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ESGOTO NO BAIRRO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA FOSSA COMUNITÁRIA NO BAIRRO CAPINZAL DO VITORIO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS FOSSAS SÉPTICAS NO BAIRRO RIBEIRÃO DE REGISTRO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO BUEIRO NA RUA MERALDO PRÉVIDI EM FRENTE AO NO 39 E ROÇADA NA MESMA, NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>CÉLIO DA FARMÁRCIA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO DE OBRA PARA ARRANCAR TOCO DE ÁRVORE NA RUA CELSO XAVIER.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR REPAROS NA CALÇADA PRÓXIMO À PONTE DO RIO CARAPIRANGA, AV. DEP. ULISSES GUIMARÃES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO OU NOTIFICAÇÃO DO RESPONSÁVEL PARA QUE O FAÇA COM URGÊNCIA DO REDUTOR DE VELOCIDADE (LOMBADA) DA RUA PÉROLA, CENTRO, ASSIM COMO SUA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, NIVELAMENTO, FRESAGEM E ROÇADA) NA RUA 09, NO BAIRRO JARDIM SÃO MATEUS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO DE PROFESSORA YVETTE FERRAZ NONATO MAEJI A ESCOLA EMEI PINGO DE GENTE - JARDIM EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA LIXEIRA COMUNITÁRIA (CONTAINER), NO ENTRONCAMENTO DAS RUAS 09 E 06, NO JARDIM SÃO MATEUS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LUMINÁRIAS NA ESCADARIA DA RUA PIAUÍ, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO BUEIRO LOCALIZADO NA RUA CHOICHI ONO NO 658, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CORRENTE MÓVEL COM CADEADO NA ENTRADA DA RUA, AO LADO DO RESTAURANTE TRÊS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EQUIPAMENTOS DE ESPORTE E LAZER NO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA AV. WALDOMIRO GIRALDES GARCIA, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DO POSTE LOCALIZADO NA AV. CLARA GIANOTTI DE SOUZA PRÓXIMO AO NÚMERO 2.529, NO BAIRRO DA VILA ROMÃO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA CONTINUAÇÃO DA RUA DAS PETÚNIAS, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA DE BUEIROS/BOCAS DE LOBO DA RUA TEREZA TAKAKO FALCÃO, EM FRENTE AO NÚMERO 274, VILA NOVA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MÃO ÚNICA NA RUA JACARANDÁ, NO BAIRRO ARAPONGAL, ASSIM COMO A SUA FINALIZAÇÃO.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA CONTINUAÇÃO DA RUA DAS PETÚNIAS, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS LOMBADAS NA ESTRADA MUNICIPAL NO BAIRRO CHEIA GRANDE EM FRENTE AO SITIO ALENCAR E OU LAUREANO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNIOR, ESTUDO PARA PAVIMENTAÇÃO ASFÁLTICA DA CONTINUAÇÃO DA RUA MARIA EULÁLIA XAVIER, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA NA ESTRADA MUNICIPAL NO BAIRRO CHEIA GRANDE EM FRENTE AO SITIO ALENCAR / LAURIANO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA NA GUIA E NA DEMARCAÇÃO DE SOLO NO PONTO DE TÁXI 01 NA PRAÇA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA JOÃO NUNES DE OLIVEIRA NO BLOCO B, PRÓXIMO A CRECHE CECILIA SANTANA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA MOLA NA RUA VIVALDO PEREIRA, PRÓXIMO AO NO 139 NO BAIRRO BLOCO B.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA ALEXANDRE AGENOR DE MORAES, NA VILA SÃO FRANCISCO;</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL, PLACA COM NOME DA RUA NERY DE ALMEIDA MENDES, E NOME DO BAIRRO, SITUADA NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRELHA OU GRADES NAS GALERIAS DE ÁGUA DA RUA RIO GRANDE DO SUL, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA VIELA QUE LIGA AS RUAS 08 E 11, NO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM QUEBRA MOLAS NA RUA ESPIRITO SANTO NA VILA FATIMA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE (PATROLAMENTO, TERRAPLANAGEM, DRENAGEM E POSSIBILIDADE DE FRESAGEM) NA ESTRADA DO BOA VISTA ESTRADA, DEPOIS DA ESCOLA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS CALÇADAS DA POPULARMENTE CONHECIDA PRAÇA DO TIK, NA TRAVESSA SHIGUEMATSU NISHIJIMA, CENTRO, BEM COMO A FISCALIZAÇÃO DA UTILIZAÇÃO DA ÁREA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINA NA VIELA DA RUA 11, AO LADO DA RESIDÊNCIA DE NO 185 NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADA NA RUA 3, PRÓXIMO AO NÚMERO 109 NO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DO ASFALTO DA AVENIDA SABURO KAMEYAMA NA ALTURA DA ESCOLA MUNICIPAL PREFEITO JOSINO SILVEIRA NO BAIRRO AGROCHA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SINALIZAÇÃO COM FAIXAS REFLETIVAS NA HASTE METÁLICA DA PLACA DE TRÂNSITO DA AV. CECY TEIXEIRA DE MELO (EM FRENTE A ROTATÓRIA DO JD. HATORI I), OU ENTÃO A COLOCAÇÃO DE DIVISÓRIAS DE CIMENTO NO ENTORNO DA PLACA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA QUEIMADA NA RUA DAS PALMEIRAS, PRÓXIMO AO NÚMERO 203 NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E PAVIMENTAÇÃO ASFÁLTICA DA RUA ANDRADINA, NA ALTURA DO NÚMERO NO185, BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E PAVIMENTAÇÃO ASFÁLTICA DA RUA BAURU, NA ALTURA DO NÚMERO NO 185, NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR VAZAMENTO DE ESGOTO NA ESTRADA DO BAMBURRAL PRÓXIMO AO BAR DO LICO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR SEGURANÇA PÚBLICA NA AV. WILD JOSE DE SOUZA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR RAMPA DE ACESSO À CADEIRANTES. LOCAL: CALÇADA DA AV CLARA G. DE SOUZA- PRÓXIMO AS BANCAS DE JORNAL E CHAVEIRO CONFLUÊNCIAS DAS RUAS: VALDEMAR LOPES FERRAS, PROFESSOR ANTÔNIO FERNANDES E CLARA GIANIOTTI DE SOUZA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR VAZAMENTO DE ESGOTO ESTRADA DO RIBEIRÃO DE REGISTRO A UNS DUZENTOS METROS DA ENTRADA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA AMEIXEIRA, NO BAIRRO DO ARAPONGAL.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA TIETI KOKI, NA VILA FLÓRIDA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVO ACESSO AO JARDIM ESPERANÇA, INSTITUTO FEDERAL, BAIRRO AGROCHÁ, CONDOMÍNIO BLUE, UNESP, SESI E SENAI.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PROPRIETÁRIO SR. JOSÉ CARLOS FERNANDES, A EXECUTAR CONSTRUÇÃO DE CALÇADA EM FRENTE DE SEU ESTABELECIMENTO NA AV. CLARA G. DE SOUZA, EM FRENTE AO POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA ÀS MARGENS DA CICLOVIA E TAMBÉM PRÓXIMO À PASSARELA NO BAIRRO DO ARAPONGAL.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTALAÇÃO DE ABRIGO PARA PASSAGEIROS DE ÔNIBUS EM FRENTE À ESCOLA E DO CAMPO DO RIBEIRÃO BRANCO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM E ROÇADA) NA RUA 03, NO BAIRRO VILA OURO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS E ESTUDO DE RECAPEAMENTO DA RUA LUCIO MARQUES, CENTRO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR NO HORÁRIO DA MANHÃ NO BAIRRO PARAGUAY NO SENTIDO PONTE DA BETE;</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM QUEBRA MOLA NA RUA JOHAN SEBASTIAN BACK, NA ALTURA DO NÚMERO 270.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICANDO HORÁRIOS E DESTINO E ITINERÁRIOS DAS IDAS E VINDAS, ESTAS PLACAS DEVEM SER COLOCADAS TANTO NOS ÔNIBUS COMO NOS PONTOS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSTRUÇÃO DE POÇOS ARTESIANOS NO BAIRRO DO JURUMIRIM.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE BENFEITORIAS DE ILUMINAÇÃO NA RUA BELMIRO DO VALLE (VILA FÁTIMA).</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COM TACHÕES/TARTARUGAS REFLETIVAS NAS CURVAS DA AV. CECY TEIXEIRA DE MELO.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATATIVAS COM O SESC REGISTRO VISANDO PARCERIA PARA QUE OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, INCLUSIVE CONTEMPLANDO OS DA CÂMARA MUNICIPAL, POSSAM SE MATRICULAR COMO USUÁRIOS DO SESC.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE VISTORIA E MANUTENÇÃO NA ARQUIBANCADA ASSIM COMO OS BANCOS DE RESERVAS DO ESTÁDIO MUNICIPAL. </t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (ROÇADA, PATROLAMENTO, DRENAGEM, CASCALHAMENTO E/OU FRESAGEM) NA RUA 14, JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE MAIS REDUTORES DE VELOCIDADE DO TIPO TACHÕES, VULGO "TARTARUGAS", NO ACESSO DA PRAÇA BEIRA RIO._x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DA ÁRVORE SITUADA NA AV. JONAS BANKS LEITE, 257, CENTRO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO COM PLACA DE "SENTIDO PROIBIDO" NO ACESSO À PRAÇA BEIRA RIO PELA RUA JOSÉ SUGUINOSHITA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL SITUADO NA RUA CELSO XAVIER, 331, CENTRO, PARA LIMPEZA DO MESMO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIROS SITUADOS NA AV. DEP. ULISSES GUIMARÃES.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS SINALIZADORAS DE TRÂNSITO NA AV. CLARA GIANOTTI DE SOUZA, AV. CECY TEIXEIRA DE MELO E OUTRAS QUE CONFRONTEM COM A RODOVIA SP 139.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA BURACOS NA AVENIDA MARGINAL, ESQUERDA, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI VERSANDO SOBRE DENOMINAÇÃO DA RUA "HONDURAS" LOCALIZADA NO BAIRRO VILA FLÓRIDA, NESTE MUNICÍPIO DE MODO QUE SEJA DENOMINADA DE RUA " UBIRAJARA CAMILO";</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR LOMBADA/REDUTOR DE VELOCIDADE NA RUA JOSÉ DIAS DE ARAÚJO, NA VILA RIBEIRÓPOLIS, NA ALTURA DO NÚMERO 444.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETÁRIO DO LOTE LOCALIZADO NA RUA GIRASSOL, PRÓXIMO AO NO 105, VILA NOVA RIBEIRA, PARA QUE PROCEDA A LIMPEZA, DE ACORDO COM A LEI COMPLEMENTAR NO 018/2005 (CÓDIGO DE POSTURAS DO MUNICÍPIO).</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR SINALIZAÇÃO HORIZONTAL E VERTICAL (FAIXA AMARELA E PLACAS), PROIBINDO O ESTACIONAMENTO, NA RUA GIRASSOL, NA VILA NOVA RIBEIRA, NO LADO ESQUERDO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA PARA LIBERAÇÃO DO TRÂNSITO DA RUA RYOSAKU YAMAZAKI, NO ACESSO À AVENIDA PRESIDENTE KENNEDY, CENTRO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ROTATÓRIA E SINALIZAÇÃO NA AVENIDA CLARA GIANOTTI DE SOUZA, NO PONTO DE ACESSO ENTRE O CAMPUS DO INSTITUTO FEDERAL E O BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇO DE LIMPEZA E ROÇADA NA VIA DE ACESSO À ESCOLA ESTADUAL JOAQUIM GOULART NO BAIRRO SERROTE, ENTRE AS RUAS SHOEY NAKAZAWA E JUVENTINO PEDROSO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO CONJUNTO HABITACIONAL REGISTRO D2.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA DE MATO E LIXO, ENTORNO DO CONJUNTO HABITACIONAL REGISTRO D2.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA O BAIRRO BAMBURRAL DE CIMA AO BAIRRO CHÁ RIBEIRA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E COLOCAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA), NA RUA JOHAN SEBASTIAN BACK, NO BAIRRO SAN CONRADO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS QUEIMADAS NAS EXTENSÕES DA AV. GOVERNADOR FRANCO MONTORO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS DA RUA DA PAZ NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CASCALHAMENTO E PATROLAMENTO, DA ESTRADA DO BAIRRO RIBEIRÃO DE REGISTRO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM CASCALHOS DA ESTRADA QUE LIGA A UBS DO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR PARA MÃO ÚNICA PARTE DA RUA WILLES VASSÃO (VILA RIBEIRÓPOLIS) QUE COMPREENDE DESDE A FRENTE DO BAR DO PEPE ATÉ A JUNÇÃO COM A MARGINAL DA BR 116 SENTIDO SÃO PAULO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR A RETIRADA DE UMA ÁRVORE NA RUA ARI BARROSO, 107 JARDIM SAN CONRADO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA CHAPA QUEBRADA NA CALÇADA DA RUA MERALDO PRÉVIDI, NA ALTURA DO NÚMERO 165, NA VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO PONTO DE ÔNIBUS EM FRENTE À ESCOLA MUNICIPAL KESSAO KAUGA, SERROTE.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E FRESAMENTO, COM POSTERIOR ESTUDO PARA PAVIMENTAÇÃO DA RUA 09, NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLA E CASCALHAMENTO EM TODO O BAIRRO BAISSUNUNGA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM FRESA DE ASFALTO NA ESTRADA DAS AREIAS EM FRENTE À ESCOLA MUNICIPAL CRISTIANO OLIVEIRA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLA E NIVELAMENTO COM FRESA DE ASFALTO E ROÇADA NA ESTRADA DAS AREIAS NO BAIRRO CAPINZAL, EM FRENTE AO SITIO DO SENHOR ILZO TEZUKA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM E ROÇADA) NAS RUAS 02, 04, 05 E 06, NO BAIRRO VILA OURO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM E ROÇADA) NAS RUAS 07,08,09 E 10, NO BAIRRO VILA OURO;</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE (TIPO QUEBRA-MOLAS) NA RUA CAPITÃO JOÃO POCCI PRÓXIMO AO CRUZAMENTO COM A RUA: ESMERALDAS E RUA: JOAQUIM MAGNO DOS SANTOS.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, FRESAGEM E ROÇADA) NA RUA QUE DÁ ACESSO AO JARDIM ALEGRE (PRÓXIMA AO PORTÃO DA CSO, DE FRENTE AO,POSTO DA PRF), NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL NA RUA WALDOMIRO GIRALDES GARCIA, NO BAIRRO JARDIM CAIÇARA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A ELEKTRO PARA A TROCA DO POSTE DE MADEIRA NA RUA MACIEIRA Nº 73, ARAPONGAL.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A ELEKTRO PARA A TROCA DO POSTE DE MADEIRA NA RUA DO BAMBU, ARAPONGAL.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A ELEKTRO PARA A RETIRADA DE UM POSTE DA RUA CEREJEIRA EM FRENTE AO N° 115, ARAPONGAL.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A ELEKTRO PARA A RETIRADA DE UM POSTE NO MEIO DA RUA YOSHITARU TEZUKA EM FRENTE AO Nº 115, BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEKTRO PARA A RETIRADA DE UM POSTE DE MADEIRA LOCALIZADO NA RUA BENEDITO GONÇALVES, NA ALTURA DO N° 185, SERROTE.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE VISTORIA PELO SESMT PARA ELABORAÇÃO DE REGULAMENTAÇÃO DE ADICIONAL DE INSALUBRIDADE PARA OS SERVIDORES DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS MANILHAS QUE RECEBEM ÁGUAS PLUVIAIS QUE LIGAM O JARDIM PARANÁ AO JARDIM SÃO PAULO E DESÁGUAM NA ÁREA VERDE DO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS BOCAS DE LOBO EXISTENTES NA RUA BARRETOS, JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DA ÁRVORE SITUADA NA RUA CELSO XAVIER, 157, CENTRO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES SITUADAS NA CALÇADA DA RUA GETÚLIO VARGAS, ENTRONCAMENTO COM A RUA CELSO XAVIER, CENTRO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO FINAL DA AV. CAMPO VERDE NA PROXIMIDADE DO ABRIGO PARA PASSAGEIROS NO BAIRRO DO ARAPONGAL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO FINAL DA AV. CASTELINHO, ARAPONGAL.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE COLETA DE ESGOTO PARA ATENDER A RUA MARIA EULÁLIA XAVIER, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ABASTECIMENTO DE ÁGUA PARA ATENDER MORADORES DA VIELA CAMPO VERDE, NO BAIRRO DO ARAPONGAL.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ABASTECIMENTO DE ÁGUA PARA ATENDER MORADORES DA RUA E NO BAIRRO DA VILA DA PALHA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA SETE BARRAS EM FRENTE A MERCEARIA SUMIDA Nº 58 E NA MESMA RUA, PRÓXIMO AO Nº 22, NO OUTRO LADO DO CRUZAMENTO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA COM INSTALAÇÃO DE MAIS UM POSTE COM LUMINÁRIA NA RUA JOÃO CUGLER SOBRINHO, ANTIGA RUA 05, NA ALTURA DO NÚMERO 96.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO COM OS NOMES DAS RESPECTIVAS RUAS DO CONJUNTO HABITACIONAL DRª ALZIRA PACHECO LOMBA KOTONA BLOCO D.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E ESTUDO DE RECAPEAMENTO NA RUA ADRIANO FRANCO DE OLIVEIRA CANTO, PRÓXIMO A OLARIA;</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM QUEBRA MOLAS, NA RUA JOAQUIM MAGNO DOS SANTOS, PRÓXIMO AO NÚMERO 553.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E ESTUDO PARA ASFALTAMENTO DA RUA TOMÉ DE SOUZA, NO BAIRRO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, FRESAGEM, ASFALTAMENTO E MANUTENÇÃO DA RUA ANTÔNIO RAPOSO TAVARES, NO BAIRRO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA MATA ATLÂNTICA NO BAIRRO JARDIM VALERI.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (PATROLAMENTO, NIVELAMENTO, FRESAGEM E ROÇADA) NA RUA FERNÃO DIAS PAES, NO BAIRRO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PINTURA DAS FAIXAS DE DEMARCAÇÃO DOS PONTOS DE ÔNIBUS NO JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (FRESAGEM/TAPA BURACOS/CONSERVAÇÃO) NA ESTRADA DE ACESSO AO BAIRRO BAMBURRAL VIA KAZUITE.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ÁREA DE ESPORTES E LAZER DO CONJUNTO HABITACIONAL EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS E MANUTENÇÃO NA RUA FRANCISCO PUPO FERREIRA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA DIVISÓRIA DA RUA SHITIRO MAEJI, NO QUE CONCERNE O TRECHO ENTRE A RUA CEL. ANTÔNIO JEREMIAS MUNIZ JÚNIOR E RUA GERSONI NÁPOLI.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO COM COLOCAÇÃO DE GUIAS E SARJETAS NA RUA TRAVESSA B, NO BAIRRO VILA DA PALHA &amp;#8211; AGROCHÁ.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO NOS PONTOS DE ÔNIBUS, VISANDO COIBIR O ESTACIONAMENTO DE VEÍCULOS NA ÁREA RESERVADA AO EMBARQUE DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO E NIVELAMENTO COM FRESA DE ASFALTO NA RUA FREI HENRIQUE DE COIMBRA, BAIRRO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO MUNICIPAL DE UM PROJETO DE LEI DECLARANDO DE UTILIDADE PÚBLICA A AMAR &amp;#8211; ASSOCIAÇÃO AMIGOS DO AUTISTA DE REGISTRO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM BUEIRO NA RUA MÉXICO, Nº 35.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDAR O HORÁRIO DE PINTURAS NO ASFALTO PARA DURANTE À NOITE E NOS DOMINGOS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE UM POSTE DE LUZ NA RUA CIPRIANO MACIEL NETO, J. VITORIA, BAIRRO BOA VISTA ESTRADA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR O NÚMERO DE POSTES COM LUMINÁRIAS COMPLETAS NAS RUAS DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, NIVELAMENTO E PAVIMENTAÇÃO ASFÁLTICA DA RUA VEREADOR BENEDITO ALVES, NO BAIRRO DA VILA PALHA, AGROCHÁ;</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES DA RUA ESMERALDA, CENTRO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO E IMPLANTAÇÃO DE PLACAS DE PROIBIDO &amp;#8220;PARAR&amp;#8221; OU PINTURAS DE GUIAS AMARELAS NA VIA DA RUA RIO GRANDE DO SUL ESQUINA DA CRECHE NOSSO NINHO, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE POSSÍVEL VIABILIZAÇÃO DE PROJETO DE LEI PARA INCENTIVOS A NOTA FISCAL ELETRÔNICA DE SERVIÇOS &amp;#8211; NFS-E.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS E RECOLHIMENTO DE VOLUMOSOS NA AVENIDA PROF. MARIVAL DE OLIVEIRA, CONJUNTO HABITACIONAL DRª ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMOLIÇÃO DAS RUÍNAS DO PRÉDIO DA ANTIGA CRECHE MUNICIPAL DA VILA ROMÃO, LOCALIZADO NA AV. CLARA GIANOTTI DE SOUZA, E PROJETO PARA OCUPAÇÃO ÚTIL DO ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS DA RUA MAYCON DEISONY DE OLIVEIRA, BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL E VERTICAL, PROIBINDO O ESTACIONAMENTO, NA RUA CEARÁ, VILA SÃO FRANCISCO, ALTURA DO NÚMERO 360.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DAS TROCAS DAS LUMINÁRIAS DOS POSTES DA RUA E DA CICLOVIA QUE LIGA O NOSSO TETO AO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA PASSAGEIROS NO PONTO DE ÔNIBUS SITUADO NA AV. MASSA HATORI, JARDIM CAIÇARA II, NO LADO OPOSTO ÀS RUAS CARPA E TAMBAQUI.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO BAIRRO CAPINZAL, NA PROXIMIDADE DA IGREJA ASSEMBLEIA DE DEUS - MINISTÉRIO DE REGISTRO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO BAIRRO CAPINZAL, NA PROXIMIDADE DO BAR DO SR. EDIL.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS E DANIFICADAS DA REDE DE ILUMINAÇÃO PÚBLICA NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO TRECHO DA AV. CLARA GIANOTTI DE SOUZA, NA ALTURA DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE SÃO PAULO,CAMPUS REGISTRO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA-BURACOS E ESTUDO DE RECAPEAMENTO DA RUA AKIRA UEMATSU, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POSTE COM LUMINÁRIAS NA VIELA ENTRE A RUA SIMEÃO FRANCISCO DE LIMA E RUA JURANDIR FARIAS DA COSTA, BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E CICLOVIA DA RUA MARGINAL ESQUERDA, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA ESTRADA DO SAKUMA, SENTIDO CHÁ RIBEIRA, EM FRENTE A CASA DO SR. GILSON CUNHA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIA ONDE TEM UM POSTE LOCALIZADO NO FINAL DA RUA SEIS, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA OU OUTRO DISPOSITIVO SIMILAR), NA RUA ABEL CORDEIRO DE EIRÓS, NO JARDIM AMÉRICA, BEM COMO REFORÇAR A SINALIZAÇÃO DE CONTRAMÃO EXISTENTE NO ENTRONCAMENTO DESTA RUA COM A RUA PERU.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE À ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO À ELEKTRO SOLICITANDO A REVISÃO E TROCA DE LÂMPADAS QUEIMADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA RUI PRADO DE MENDONÇA, NO BAIRRO ALAY CORRÊA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHOR USO DO TERRENO DE PROPRIEDADE DO MUNICÍPIO LOCALIZADO NA RUA BEIJA-FLOR, AO LADO DA CRECHE MUNICIPAL NO BAIRRO VILA NOVA, SEJA COMO ESTACIONAMENTO PARA OS SERVIDORES DA CRECHE, DA ESCOLA OU DO CENTRO DE REABILITAÇÃO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÁQUINA PATROL, TERRAPLANAGEM E COLOCAÇÃO DE CASCALHO NA RUA DO BAIRRO LIMOEIRO, PRÓXIMO AO GUAVIRUVA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS BANCOS EXISTENTES NA PRAÇA BEIRA RIO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAR O ACESSO À RUA YOSHIO TAKAKI, JARDIM CAIÇARA II À PLANTA ORIGINAL DO BAIRRO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR A ÚLTIMA VAGA DE ESTACIONAMENTO NA RUA ALEXANDRE AGENOR DE MORAES, EM FRENTE À RUA SANTA CATARINA, FINAL DO MURO DO CEMITÉRIO DA SAUDADE.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUO DE UM POSTE PARA VIABILIZAR UMA CALÇADA E PLANTIO DE ÁRVORES NO REFERIDO TERRENO, LOCALIZADO NA AV. DEP. ULISSES GUIMARÃES Nº 40, BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO URGENTE DE LIMPEZA DO CÓRREGO DO CARAPIRANGA QUE PASSA NA VILA ROMÃO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA JOSÉ DIAS DE ARAÚJO, VILA RIBEIRÓPOLIS, NA ALTURA DO NÚMERO 606.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA DO BULHA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA GENÉSIO GONÇALVES DA VEIGA, NO BAIRRO JD. SÃO MATEUS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO, TERRAPLANAGEM, DRENAGEM E POSSIBILIDADE DE FRESAGEM NA ESTRADA DO BAMBURRAL DE BAIXO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA PLACA COM O DIZER "PROIBIDO JOGAR LIXO - SUJEITO A MULTA", NA ÁREA PÚBLICA LOCALIZADA NA RUA 6, NO CONJUNTO HABITACIONAL AGROCHÁ I.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A ATUAL RUA. 02, LOCALIZADA NO JARDIM AGROCHÁ, DE AV. CAPITÃO PM ALBERTO MENDES JÚNIOR.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA PICO DO ITATINS, ALTURA DO NO 41, JARDIM VALERI.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA 6 NO BAIRRO VILA OURO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA 7 NO BAIRRO VILA OURO.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA 4 NO BAIRRO VILA OURO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>DRª INÊS KAWAMOTO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA EM FRENTE AO PONTO DE ÔNIBUS EXISTENTE NA RUA GERSONI NAPOLI , PRÓXIMO A RUA SHITIRO MAEJI.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DA RUA KAZUKO YOSHIMOTO, NO TRECHO PRÓXIMO AO CRUZAMENTO COM A RUA JOAQUIM MARQUES ALVES, NO JARDIM VALERI.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE SETA INDICATIVA NO ASFALTO; LOCAL RUA JOSÉ ANTÔNIO DE CAMPOS COM A PRAÇA EM FRENTE À TELEFÔNICA -VIVO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO NO LEITO CARROÇÁVEL DA RUA BELMIRO DO VALLE.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA CALÇADA DA RUA GUANABARA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRIMÃO NA ESCADARIA EXISTENTE NA RUA BAHIA ENTRE OS NÚMEROS 203 E 205.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NA ENTRADA DO CEMITÉRIO DA SAUDADE- CENTRO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL DO TERRENO LOCALIZADO À RUA SAGUARU, ESQUINA COM A YOSHI TAKAKI, NO JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DE LOTE LOCALIZADA NA RUA ISNARDE RIBEIRO DIAS, EM FRENTE A CASA NO 441, BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DO IMÓVEL /TERRENO LOCALIZADO À RUA BAHIA, AO LADO DO NÚMERO 216, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA EM PELO MENOS UM DOS SENTIDOS (MÃOS) DA RUA CAPITÃO JOÃO POCCI, NA ALTURA DO NÚMERO 374.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS NO FINAL DA RUA 8 NO BAIRRO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA ALFREDO MARQUES DE AGUIAR, PRÓXIMO ALTURA DO NÚMERO 13, BAIRRO JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA ELETRÔNICA NA RODOVIA 139 EMPEI HIRAIDE.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E SINALIZAÇÃO DA RUA JOAQUIM MAGNO DOS SANTOS, NO CENTRO.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTACIONAMENTO PARA MOTOS NO INÍCIO DA RUA ALEXANDRE AGENOR DE MORAIS, AO LADO DA PADARIA KLILL.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>LÂMPADAS NOS DOIS ÚLTIMOS POSTES NA RUA TSUNEO KODAMA, JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR O PORQUÊ DO CAMINHÃO CATA TRECO NÃO TER PASSADO NA_x000D_
 _x000D_
 VILA CABRAL DESDE O CARNAVAL.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NA RUA MÉXICO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COBERTO NA ESTRADA RIBEIRÃO BRANCO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETÁRIO DO IMÓVEL LOCALIZADO RUA CELSO XAVIER NO 205, CENTRO, PARA QUE PROCEDA A LIMPEZA E DESOBSTRUÇÃO DA CALÇADA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO LOCAL DA VAGA DE ESTACIONAMENTO PARA IDOSOS NA AV. PREFEITO JONAS BANKS LEITE, 456, EM FRENTE AO SHOPPING MAGÁRIO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA ELDORADO, VILA TUPY.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR O PROPRIETÁRIO DO LOTE LOCALIZADO RUA BENEDITO OLÍMPIO DE SOUZA, PRÓXIMO AO NO 227, CENTRO, PARA QUE PROCEDA A LIMPEZA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (ROÇADA, PINTURA DAS GUIAS E VARRIÇÃO DAS RUAS) NO CONJUNTO HABITACIONAL AGROCHÁ I.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E SINALIZAÇÃO NA RUA 01, ALTURA DA CASA NO 334, NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA NA RUA 01, NA ALTURA DO NÚMERO 334, NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MAIS UM POSTE COM LUMINÁRIA NO FINAL DA RUA 01, NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDESTRES NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FEIRA LIVRE, DO TIPO "ESPAÇO CRIATIVO", NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINE SERVIÇOS DE DESOBSTRUÇÃO, ROÇADA, NIVELAMENTO E MANUTENÇÃO DAS VIELAS, NO CONJUNTO HABITACIONAL JARDIM AGROCHÁ I.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TELA DE PROTEÇÃO NOS BUEIROS DAS RUAS DO CONJUNTO HABITACIONAL AGROCHÁ I.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AS OPERADORAS DE TELEFONIA MÓVEL, ASSIM COMO À ANATEL, PARA QUE REALIZEM ESTUDOS E CORRIJAM DIFICULDADES NO DIRECIONAMENTO DAS LIGAÇÕES AOS SERVIÇOS DE EMERGÊNCIA (190,192 E 193), NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>A TROCA DOS POSTES DE MADEIRA LOCALIZADO NAS RUAS MEN DE SÁ E NA RUA CRISANTEMO, AMBOS NO BAIRRO VILA ROMÃO DE CIMA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA PLACA COM O DIZER "PROIBIDO JOGAR LIXO - SUJEITO A MULTA" NA ÁREA PÚBLICA LOCALIZADA NO FINAL DAS RUAS 01 E 05 DO BAIRRO AGROCHÁ I.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO DA RUA GARCIA LORKA, NO180, NO BAIRRO SÃO CONRADO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO AO PROPRIETÁRIO DO TERRENO DA RUA DAS TULIPAS AO LADO DA CASA NÚMERO 50, NO BAIRRO VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO NA AV: MARGINAL NO BAIRRO ARAPONGAL ENTRE AS RUAS PALMIRO NOVI E EUCALIPTO.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA BURACOS OU RECAPEAMENTO DA RUA: DAS GARÇAS NO BAIRRO JARDIM HÁTORI II.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LOMBADA TIPO QUEBRA MOLAS, NA ESTRADA MUNICIPAL NO BAIRRO RIBEIRÃO DE REGISTRO EM FRENTE AO BAR DA DIANA;</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ERIC VERHULST NO BAIRRO VILA NOVA REGISTRO, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS PLACAS E INSTALALAÇÃO DE TACHÕES REFLETIVOS PARA DEMARCAÇÃO DO PONTO DE TAXIS N°07 NA RUA: MERALDO PRÉVIDI.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA IRMÃ DOROTHY STANG, NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA AVENIDA JOÃO RAMOS, NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR A VIGILÂNCIA NO CEMITÉRIO CENTRAL.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA ANA RIBEIRO RAMOS, NO BAIRRO VILA_x000D_
 _x000D_
 NOVA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA HONDURAS NO BAIRRO BELAS ARTES.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA ALEXANDRE AGENOR DE MORAES, PRÓXIMO A REGIÃO DA VILA DOS PADRES.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA FELIX ABY AZAR, CENTRO PRÓXIMO AO DAEE.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA AV. ULISSES GUIMARÃES DO NO 951 ATÉ A MARGINAL CASTELO BRANCO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA NA AV. ULISSES GUIMARÃES, PRÓXIMO A A.D.P.M ATÉ A MARGINAL CASTELO BRANCO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ALCIDES PASSOS CARNEIRO EM TODA A SUA EXTENSÃO, LOCALIZADA NO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NO ASFALTO DEMARCANDO AS GARAGENS NA RUA ALCIDES PASSOS CARNEIRO - JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA NA RUA ISSAMI OGAWA, NO BAIRRO SÃO MATEUS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA DAS GARÇAS, NO BAIRRO JD. HATORI I.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO PREFEITO MUNICIPAL DO PROJETO DE LEI DENOMINANDO COMO PRAÇA "PROFESSORA SARA DE OLIVEIRA BATISTA", O ESPAÇO PÚBLICO LOCALIZADO NO JARDIM PLANALTO, PRÓXIMO À BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO PREFEITO MUNICIPAL, DO PROJETO DE LEI QUE ALTERA ARTIGOS DA LEI MUNICIPAL 66/1989 SOBRE A GRATUIDADE NO TRANSPORTE PÚBLICO AOS MAIORES DE 60 ANOS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA RUA 09, NO JARDIM PAULISTANO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA ANA RIBEIRO RAMOS, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA NA RUA JERONIMO MONTEIRO LOPES, NO PRÉDIO AO LADO CARTÓRIO DE NOTAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNAR MÃO ÚNICA A RUA AO LADO DO FÓRUM, WANDERLEI ALVES TAFNER.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA AV. CECY TEIXEIRA DE MELLO ALMADA, EM FRENTE À IGREJA ADVENTISTA DO BAIRRO CAIÇARA I.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDER A DEMANDA DE SERVIÇOS DE CORREIOS E TELÉGRAFOS DAS RUAS JURACI TSUTOMO YOSHIMOTO, YOSHIMOTO HISASI, HAJIME YOSHIMOTO E IMPERATRIZ NO JARDIM VALERI.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA CANADÁ - VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E MANUTENÇÃO DA ESTRADA VICINAL, LOCALIZADA ENTRE A ESTRADA DAS AREIAS E O PESQUEIRO DO SEBO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIA NA ILUMINAÇÃO PÚBLICA AO LONGO DA AVENIDA CLARA GIANOTTI DE SOUZA NA ALTURA DO NO 2309.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA ILUMINAÇÃO DA PRAÇA LOCALIZADA EM FRENTE À ESCOLA ESTADUAL PACHECO LOMBA NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS DOS PONTOS ESCUROS NA RUA CRISÂNTEMO NA ALTURA DO NO 481 NO BAIRRO VILA ROMÃO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PROTEÇÃO DO ACESSO AO POÇO ARTESIANO EXISTENTE NAS PROXIMIDADES A EMEF OLERIANO GONCALVES SOUZA, NO BAIRRO VOTUPOCA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA DO SERVIÇO FEITO NA RUA MÉXICO, NO TRECHO PRÓXIMO À ROTATÓRIA, NO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO E MANUTENÇÃO NA COBERTURA DO BOULEVARD DA AVENIDA CLARA GIANOTTI DE SOUZA.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA AO AR- LIVRE E PLAYGROUND NA VIELA RIO GRANDE DO SUL, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICA DA RUA BELIZÁRIO OLÍMPIO DA SILVA, NO BAIRRO JD. CAIÇARA I.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA DA ESCOLA MUNICIPAL PREFEITO JOSE MENDES, NO BAIRRO JD. PAULISTANO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA DA ESCOLA MUNICIPAL JOÃO POCCI, NO BAIRRO JD. IPÊ;</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ABRIGO DE PASSAGEIROS PRÓXIMO AO INSTITUTO FEDERAL, NO AGROCHÁ.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS E MANUTENÇÃO NO ACESSO AO INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NA GUIA DO LADO DIREITO DA RUA JOÃO POCCI ENTRE AS RUAS CELSO XAVIER E RUA ESMERALDA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO NA RUA TOPÁZIO - VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA NA RESIDÊNCIA LOCALIZADA NA RUA TEREZA TAKAKO FALCÃO, PRÓXIMO AO "BAR DA ISALINA" E "OFICINA DO TATU", NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE TOPÓGRAFOS PARA QUE SE DÊ CONTINUIDADE NOS SERVIÇOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE MUDANÇA DE NOME DA RUA: PRESIDENTE KENEDY NA VILA SÃO FRANCISCO PARA RUA: LUIZ APARÍCIO AGUEMI.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM MATERIAL FRESADO E CONCERTO NA CAIXA DE COLETA DE AGUAS FLUVIAIS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPAROS DOS PONTOS ESCUROS NO FINAL DA ILUMINAÇÃO PÚBLICA EXISTENTE NA RUA PALMIRO NOVI, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO PAULO FIRMINO CHEGANDO A RUA SIZENANDO DE CARVALHO NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VALA LOCALIZADA À AVENIDA CAMPO VERDE, NO BAIRRO ARAPONGAL, PRÓXIMO AO MERCADO REAL.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA LOCALIZADA À RUA JOSÉ DOS SANTOS, NO BAIRRO SERROTE ATÉ O RIBEIRÃO DA MOTA.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO PARA LIMPEZA DA CALÇADA NA AV. ESTADOS UNIDOS NA CASA NÚMERO 450, NO BAIRRO BUDISTA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA MALHA ASFÁLTICA E DA MANUTENÇÃO DA RUA DENISE N. GONÇALVES, CENTRO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA DE SINALIZAÇÃO "RUA SEM SAÍDA" NA RUA DAS ORQUÍDEAS COM A RUA DOS LÍRIOS, VILA NOVA RIBEIRA (BUDISTA).</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DO DISPOSITIVO DE CONTENÇÃO NO FINAL RUA DOS LÍRIOS (RUA SEM SAÍDA), NO BAIRRO VILA NOVA RIBEIRA (BUDISTA).</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA PRÓXIMO AO BAR DO SR. PEDRO E ESCOLA HIROSHI TAKANO, BAIRRO JURUMIRIM.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DO REDUTOR DE VELOCIDADE (LOMBADA) ASSIM COMO SUA SINALIZAÇÃO NA RUA MINAS GERAIS, EM FRENTE AO NO 605, NO BAIRRO JD. IPÊ.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DO REDUTOR DE VELOCIDADE (LOMBADA) ASSIM COMO SUA SINALIZAÇÃO NA RUA FLAMBOYAN, EM FRENTE AO PORTÃO DA ESCOLA MUNICIPAL JOÃO POCCI, NO BAIRRO JD. IPÊ.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DO REDUTOR DE VELOCIDADE (LOMBADA) ASSIM COMO SUA SINALIZAÇÃO NA RUA SEIJI SUMIDA, PRÓXIMO AO NO 478, CENTRO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE UM PROJETO DE LEI, ALTERANDO O DECRETO 211/68, QUE DEU A DENOMINAÇÃO DE RUA YOLANDA PARA RUA YOLANDA MARIETTO, VISTO QUE NA REFERIDA LEI NÃO CONSTA O SEU SOBRENOME.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA PLACA DE IDENTIFICAÇÃO DO VIADUTO PAULO ABY-AZAR, LOCALIZADO NA RUA MERALDO PRÉVIDI, SOBRE A RUA SINFRÔNIO COSTA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANILHAMENTO DA VALA DE ESGOTO SITUADA NA RUA DOS SABIÁS - JARDIM HATORI, PRÓXIMO AO NÚMERO 86.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÕES DE TELEFONES PÚBLICOS NOS BAIRROS VOTUPOCA E BULHA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO PARA CORREÇÃO DO LEITO CARROÇÁVEL NAS ESTRADAS DOS BAIRROS, RIBEIRÃO DE REGISTRO, TAQUARÚÇU E CAPINZAL.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DO QUEBRA-MOLAS E MELHORIA NA SINALIZAÇÃO DA RUA PARÁ, BAIRRO DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO COM URGÊNCIA DO REDUTOR DE VELOCIDADE, ASSIM COMO SUA SINALIZAÇÃO, NA RUA MINAS GERAIS, NO BAIRRO DA VILA FATIMA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA PEDRO ALVARES CABRAL, JARDIM BRASIL.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E NOTIFICAÇÃO NAS SITUAÇÕES DE CARROS ABANDONADOS NA RUA PARÁ, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA DAS HORTÊNCIAS, NO BAIRRO VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA SUPERFÍCIE DE ROLAMENTO E DRENAGEM DA RUA 03, NO BAIRRO JARDIM VALERI.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA 03, NO BAIRRO JARDIM VALERI.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO DA AV. GOVERNADOR FRANCO MONTORO.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA LÂMPADA NO POSTE EXISTENTE NA RUA HÉLIO SILVA, JARDIM CAIÇARA I.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR A LIMPEZA E VARRIÇÃO PERIODICAMENTE NA AV. PRESIDENTE KENNEDY, CENTRO.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO PELO SENHOR PREFEITO DE PROJETO DE LEI DENOMINANDO A ATUAL AV. 02, LOCALIZADA NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA, PARA AV. GERALDO COSTI.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE UMA FAIXA DE PEDESTRE EM FRENTE AO CAMPO DE FUTEBOL, NA CHÁCARA DA DONA ELZA, BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA EURIDICE DOMINGUES MARTINS, NO JARDIM PLANALTO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA NOS DOIS LADOS DA RUA RYOSAKU YAMAZAKI, NO CENTRO, E PLACAS DE SINALIZAÇÃO DE &amp;#8220;PROIBIDO O TRÁFEGO DE VEÍCULOS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA NA AV. CLARA GIANOTTI DE SOUZA, EM TODA A CALÇADA DA LOJA DE MATERIAIS DE CONSTRUÇÃO, NO NO 160.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>RAFA FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO DAS ESTRADAS MUNICIPAIS, ASSENTANDO PIQUETES OU PLACAS INDICATÓRIAS DA DISTÂNCIA EM QUILÔMETROS DO CENTRO DA CIDADE, OU SEJA, COM MARCO ZERO NA PRAÇA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO, NIVELAMENTO E RECOMPOSIÇÃO_x000D_
 _x000D_
 DA MANTA ASFÁLTICA DA AVENIDA 06, NO CONJ. HABITACIONAL "BLOCO D2.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA_x000D_
 _x000D_
 RUA MARGARIDA TOMIKO KONDO, ALTURA DO NO 361, NO JARDIM SÃO MATHEUS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ALTERANDO O NOME DA AV. ESTADOS UNIDOS - VILA NOVA RIBEIRA, PARA AV. NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACA COM NOME DA RUA E NOME DO_x000D_
 _x000D_
 BAIRRO, NA RUA SAFIRA, VILA SÃO FRANCISCO, BEM COMO PLACA DE RUA SEM SAÍDA.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO PARA LIMPEZA DO IMÓVEL LOCALIZADO NA AV. DEP. ULISSES GUIMARÃES NO 10, ANTIGA BORRACHARIA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (ROÇADA E LIMPEZA/VARRIÇÃO)_x000D_
 _x000D_
 NA AVENIDA 6, NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA;</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECUPERAÇÃO DA MANTA ASFÁLTICA DA AVENIDA PROF. MARIVAL DE OLIVEIRA, EM ESPECIAL O TRECHO PRÓXIMO AO ENTRONCAMENTO COM A RUA 11, NO CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E PLACA DE LIMITE DE VELOCIDADE DA RUA PRINCESA ISABEL, BAIRRO VILA ROMÃO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA DO BAIRRO JURUMIRIM.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E CASCALHO NO TRECHO DA VIA DO BAIRRO BOA VISTA ESTRADA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE LIMPEZA E ROÇADA NA RUA MARÍLIA, JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE PERENIZAÇÃO, FRESAGEM, ASFALTAMENTO E MANUTENÇÃO DA RUA 14, BAIRRO JD. PAULISTANO. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE  PLACA INDICATIVA COM NOME DA RUA JOSÉ FERREIRA, NO JARDIM PLANALTO. _x000D_
 </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA DA CONTINUAÇÃO DA RUA FLAMBOYAN, NO BAIRRO JD. IPÊ. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO DE VAGA DE ESTACIONAMENTO NA RUA MERALDO PREVIDI, PRÓXIMO À FARMÁCIA INSTALADA NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO RECUO E ABRIGO PARA PASSAGEIROS NO PONTO DE ÔNIBUS SITUADO, NA AV. GOV. FRANCO MONTORO, CONJUNTO HABITACIONAL DRA. ALZIRA PACHECO LOMBA KOTONA. </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PAVIMENTAÇÃO ASFÁLTICA DA RUA IPÊ, NO BAIRRO JARDIM IPÊ. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E IMPLANTAÇÃO DE ÁREA DE LAZER, PRAÇA PÚBLICA COM ACADEMIA AO AR LIVRE E PLAYGROUND INFANTIL NO BAIRRO DA VILA ROMÃO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA GIRASSOL &amp;#8211; VILA NOVA RIBEIRA. _x000D_
 </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PINTURA DE FAIXA AMARELA E PLACA DE PROIBIDO ESTACIONAR NA RUA MERALDO PREVIDI, NO LADO DIREITO DA VIA. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENVIO DE PROJETO DE LEI VERSANDO SOBRE DENOMINAÇÃO DA RUA &amp;#8220;E&amp;#8221; LOCALIZADA NO BAIRRO JARDIM PAULISTA, NESTE MUNICÍPIO DE MODO QUE SEJA DENOMINADA DE RUA &amp;#8220; KAZUO OIWA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t xml:space="preserve"> EXTENSÃO DE REDE E TAMBÉM IMPLANTAÇÃO DE LUMINÁRIAS NOS POSTES LOCALIZADOS NO RIBEIRÃO DE REGISTRO, NAS PROXIMIDADES DO PESQUEIRO &amp;#8220;SEBO&amp;#8221; (FUNDOS), CHAMADO DE &amp;#8220;BAIRRO PORTAL DO VALE&amp;#8221;. </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MELHORIA DA ILUMINAÇÃO DA AVENIDA MARGINAL  PRESIDENTE CASTELO BRANCO, NO TRECHO LOCALIZADO PRÓXIMO AO VIADUTO DA ENTRADA DA CIDADE, EM FRENTE A HP VEÍCULOS. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZE ESTUDO PARA PAGAMENTO DE ADICIONAL PENOSIDADE (DE PREFERÊNCIA 30%) AOS SERVIDORES LOTADOS NA CASA DE PERMANÊNCIA BREVE (CASA LAR). </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇO DE FISCALIZAÇÃO NA RODOVIÁRIA MUNICIPAL, MAIS PRECISAMENTE NA ÁREA DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS. </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE REFORMA NOS BANCOS DA PRAÇA DO JARDIM BRASIL. _x000D_
 </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MELHORIAS DO ACESSO LATERAL À PRAÇA DO JARDIM BRASIL (NIVELAMENTO, DRENAGEM), COM ESTUDO DE RECUO OU BAIA PARA ESTACIONAMENTO. _x000D_
  _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIA DE  PLACAS DE PROIBIDO JOGAR LIXO E DEPOSITAR ENTULHOS NA RUA JOAQUIM ANTÔNIO DE CAMPOS, TRAVESSA COM A RUA SÃO JUDAS TADEU, NA ALTURA DO NÚMERO 55, NO JARDIM CAIÇARA </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE MELHORIAS NA ENTRADA DA ESCOLA MUNICIPAL EMEB JOÃO BATISTA POCCI JUNIOR (PELO JARDIM IPÊ), TAIS COMO: REPARO DO BUEIRO, REFORMA DAS GUIAS E REBAIXAMENTO PARA ENTRADA DE VEÍCULOS. </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SERVIÇOS DE MELHORIAS NA SINALIZAÇÃO (FAIXA DE PEDESTRES, SINALIZAÇÃO DE RUA PREFERENCIAL, PLACA DE LIMITE DE VELOCIDADE, PLACA COM NOME DA RUA) DA RUA ERIC VERHUST, EM ESPECIAL NO TRECHO PRÓXIMO AO CEEJA RICARDO JOSE POCCI MENDES (SUPLETIVO).  _x000D_
  </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> IMPLANTAÇÃO DE PLACAS INDICATIVAS DO 2º DISTRITO POLICIAL DE REGISTRO E DO INSTITUTO MÉDICO LEGAL (IML), NA RUA ERIC VERHUST, BAIRRO VILA NOVA. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE MANUTENÇÃO DA TAMPA DO BUEIRO, LOCALIZADO NA RUA CEARÁ, VILA SÃO FRANCISCO. _x000D_
  </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO NA RUA FRANCISCO PUPO PEREIRA, NO BAIRRO JARDIM PAULISTANO. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE PODA DE ÁRVORES NA AVENIDA ULISSES GUIMARAES, PRÓXIMO AO PORTAL DAS TOCAS, NO BAIRRO JARDIM DAS PALMEIRAS. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDOS VISANDO A POSSIBILIDADE DE IMPLANTAR ESTACIONAMENTO EM DIAS ALTERNADOS NA RUA JOAQUIM MARQUES ALVES, NO ENTORNO DA ERA DO GELO. _x000D_
  _x000D_
  </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PAVIMENTAÇÃO NA RUA CEARÁ NA ALTURA DO Nº 220 NO BAIRRO VILA SÃO FRANCISCO</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA &amp;#8220;PROIBIDO JOGAR LIXO&amp;#8221; NA ENTRADA DA VIELA DA RUA ALAGOAS NO BAIRRO VILA SÃO FRANCISCO. _x000D_
  </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE UM BRAÇO DE ILUMINAÇÃO PÚBLICA NA FINAL DA RUA 9 NO BAIRRO JARDIM PAULISTANO. _x000D_
  </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PLACA &amp;#8220;PROIBIDO JOGAR LIXO&amp;#8221; NA ÁREA VERDE NA PROXIMIDADE DO BAR DO DITO NO CONJUNTO HABITACIONAL D1. </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PINTURA DE FAIXA AMARELA NA FRENTE DA ESCOLA JOSINO SILVEIRA NA AV. SABURO KAMEYAMA, BAIRRO AGROCHÁ. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REALIZAR RECUPERAÇÃO ASFÁLTICA DA RUA ALEXANDRE AGENOR DE MORAES, NA ALTURA DO Nº 754, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM ABRIGO DE PASSAGEIROS NA RUA 8 OU 11 NO TRECHO FINAL ONDE É FEITA A MANOBRA DO ÔNIBUS, NO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE INSTITUI PROGRAMA DE APOIO À GERAÇÃO DE EMPREGO PARA JOVENS, DESTINADO AOS JOVENS DE 16 A 21 ANOS RESIDENTES NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFIQUE A CONCESSIONÁRIA VIVO PARA QUE VISTORIE E PROCEDA A REMOÇÃO OU MUDANÇA DE UM TELEFONE PÚBLICO LOCALIZADO NA RUA AMAZONAS Nº 238, VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A ATUAL RUA 21, LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR BENJAMIM GIANI.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A ATUAL RUA 22, LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR DAVID BRIHI BADUR.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA NA RUA MARIA CONCEIÇÃO FRANCO MÁRCIO NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PONTO DE TAXI NO BAIRRO DO AGROCHÁ.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PONTO DE TAXI NO BAIRRO DO NOSSOS TETO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE CESSÃO DE USO DO ESPAÇO ATUALMENTE EM DESUSO DA ANTIGA CRECHE DA VILA ROMÃO, PARA A ASSOCIAÇÃO BOMBEIROS VOLUNTÁRIOS ABVALE.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO MANUTENÇÃO NA RUA TSUNEO KODAMA, NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DAS CONDIÇÕES EXIGIDAS NAS NORMAS DA FRENTE DO TRABALHO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UM PASSEIO PÚBLICO NA ÁREA VERDE LOCALIZADA NO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA VEREADOR MIGUEL DA VEIGA, NO CONJUNTO HAB. DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA PADRE ALOISIO ROSEN, NO CONJUNTO HAB. DRA. ALZIRA PACHECO LOMBA KOTONA;</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA PARTE INICIAL DA AV DOIS, NO CONJUNTO HAB. DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA PARTE FINAL DA AV. SEIS, NO CONJUNTO HAB. DRA. ALZIRA PACHECO LOMBA KOTONA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) E SINALIZAÇÃO NA RUA MASSA HATORI, BAIRRO JD. CAIÇARA II, NA ALTURA DO Nº 555.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO SUBSIDIAR A CONSTRUÇÃO DE ALTERNATIVAS DE TRÂNSITO QUE REDUZAM OS RISCOS DE ACIDENTES DE TRANSITO NAS PROXIMIDADES DA ROTATÓRIA DA AV. ULISSES GUIMARÃES COM A ESTRADA MUNICIPAL DO BAMBURRAL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA NOMEADA A ESCOLA EMEB BAIRRO USINA DO SERROTE COM O NOME DA PROFESSORA IDA EMÍLIA LEIB DAS NEVES.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA NOMEADA A CRECHE ARAPONGAL LESTE COM O NOME DA PROFESSORA YVETTE FERRAZ NONATO MAEJI.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACA COM NOME DA RUA E NOME DO BAIRRO, NA RUA BUNZO KASUGA, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA DE PEDESTRE NA RUA BAHIA, EM FRENTE A CRECHE, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO DA PRAÇA DA ÁRVORE E DA PRAÇA NAKATSUGAWA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>TFOC - TRIBUTAÇAO, FINANÇAS E ORÇAMENTO E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE ALTERAÇÃO NO PPA 2018/2021 E LDO 2018 E RESPECTIVA INCLUSÃO DE ATIVIDADE NA LOA 2018 EM FASE DE ELABORAÇÃO.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO NA ESTRADA QUE LIGA O BAIRRO TAQUARUÇU AO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO NA ESTRADA QUE LIGA O BAIRRO RIBEIRÃO DE REGISTRO AO BAIRRO RAPOSA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS TELHAS E COLOCAÇÃO DOS BANCOS NO PONTO DE ÔNIBUS DA ESTRADA PRINCIPAL DO BAIRRO TAQUARUÇU, LOGO APÓS A FAZENDA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DO PONTO DE ÔNIBUS DA VILA MACIEL, BAIRRO VOTUPOCA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS NO SENTIDO DE IMPLANTAR UMA CRECHE NO BAIRRO CAPINZAL, PARA ATENDER TAMBÉM OS BAIRROS PRÓXIMOS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS CORRETIVAS NA SARJETA DE ESCOAMENTO DE ÁGUA DA VIELA SINFRÔNIO COSTA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO DAS DEMANDAS COLHIDAS ATRAVÉS DAS AUDIÊNCIAS PÚBLICAS REALIZADAS EM_x000D_
 DIVERSOS BAIRROS POR PARTE DESTA COMISSÃO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE MELHORIAS NO ACESSO AO ESTACIONAMENTO E FUNDOS DA UBS CENTRO.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DE ALTERAR O NOME DA RUA SATURNO NO CENTRO DA CIDADE, PARA O NOME BENEDITO JOSÉ DE MORAIS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE ILUMINAÇÃO PÚBLICA NA RUA RYOSAKU YAMAZAKI, NO CENTRO DA CIDADE DE REGISTRO;</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DE MUDANÇA DO NOME DA RUA 02, NO JARDIM DAS BROMÉLIAS, PARA O NOME DE DRº ATHIE WAHIB MATHIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS SOBRE A POSSIBILIDADE DA IMPLANTAÇÃO DE UMA BASE COMUNITÁRIA DA POLICIA MILITAR NO BAIRRO DO AGROCHÁ.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA CAMPO VERDE, NA ALTURA DO Nº 680, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UM SEMÁFORO DE PEDESTRES NA RUA JOSÉ ANTÔNIO DE CAMPOS, NA ALTURA DO Nº 565.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECAPEAMENTO NA RUA PAPA PAULO VI, NO BAIRRO VILA CABRAL.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA LUIZ ANTÔNIO GONZAGA, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA MÁQUINA DE ELETROCARDIOGRAMA QUE SE ENCONTRA PARADA NA UBS DO CENTRO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO VISANDO PROIBIR O TRÁFEGO DE CAMINHÕES NA ENTRADA DA AV. NELSON BRIHI BADUR, NO TRECHO ENTRE A AV. CLARA GIANOTTI DE SOUZA E RUA DAS MIRTÁCEAS, NA VILA TUPI.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A ATUAL RUA 23,LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR BENEVIDES TEIXEIRA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR A POSSIBILIDADE DE ADEQUAR O ACESSO À RUA ROSA PELEGRE SIMONI NO JARDIM IPANEMA À PLANTA ORIGINAL DO BAIRRO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ABRIGO DE PASSAGEIROS NA AV. CLARA GIANOTTI DE SOUZA, SENTIDO AO BAIRRO AGROCHÁ, PRÓXIMO AO CRUZAMENTO COM RUA BELIZÁRIO OLÍMPIO DA SILVA NO JD. CAIÇARA I.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRA COMUNITÁRIA, COM DIVISÃO PARA LIXO RECICLÁVEL NA RUA RYOSAKU YAMASAKI;</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA RUA KEITIRO KOMATSU.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE OU NOTIFIQUE O RESPONSÁVEL PELO SERVIÇO, A RECONSTITUIÇÃO DA MANTA ASFÁLTICA DA RUA AMAPÁ, NA ALTURA DO NÚMERO 177, NA VILA NOVA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RESTAURAÇÃO E MANUTENÇÃO NO ABRIGO DE PASSAGEIROS DO BAIRRO JURUMIRIM, PERTO ESTABELECIMENTO COMERCIAL DO "MINEIRO"</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E FRESAGEM DA RUA PICO DO ITATINS, NO JARDIM VALERI.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE IMPLANTAÇÃO DE DUAS LUMINÁRIAS PARA REFORÇO DA ILUMINAÇÃO PÚBLICA NA RUA 16, NO BAIRRO JD. PAULISTANO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA E REFORMA DO BUEIRO/BOCA DE LOBO DA RUA RIO GRANDE DO NORTE ESQUINA COM A RUA CEARÁ, EM FRENTE AO NÚMERO 297 NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA OU REDUTOR DE VELOCIDADE, NA RUA MANOEL CRUZ GONÇALVES, NO BAIRRO NOSSO TETO, NA ALTURA DO NÚMERO 42.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CÓRREGO NA VIELA RIO GRANDE DO NORTE, NO BAIRRO DA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA AUTORIZAÇÃO AMBIENTAL PARA LIMPEZA E TUBULAÇÃO DO CÓRREGO DA VIELA RIO GRANDE DO NORTE (LADO ESQUERDO SENTIDO VILA FÁTIMA / JARDIM IPÊ), NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE UMA LIXEIRA COMUNITÁRIA NA AV. CASTELINHO, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DA CALÇADA E DA SARJETA DA RUA NELSON BRIHI BADUR EM FRENTE AO Nº 1075 NA VILA NOVA RIBEIRA;</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE UMA ÁRVORE NA RUA NELSON BRIHIBADUR PRÓXIMO AO Nº 1075 VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO, FRESAGEM E NIVELAMENTO DA TRAVESSA CASTELINHO, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA COBERTURA DA QUADRA DA ESCOLA MUNICIPAL PREFEITO JOSINO SILVEIRA, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DO BUEIRO LOCALIZADO NA RUA JOÃO HENRIQUE GENOVÊS, PRÓXIMO À ESTAÇÃO ELEVATÓRIA DA SABESP, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ROÇADA E LIMPEZA DO CÓRREGO LOCALIZADO À RUA JOÃO HENRIQUE GENOVÊZ, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE NOTIFIQUE A CONCESSIONÁRIA RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA, PARA QUE REALIZE SERVIÇOS DE MANUTENÇÃO (TROCA DE LÂMPADAS) NA RUA JOSÉ MANOEL VERÍSSIMO, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA MARCIANO DOMINGUES, CENTRO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA JOAQUIM MAGNO DOS SANTOS, CENTRO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA MERCÚRIO, CENTRO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA C NO BAIRRO VILA ROMÃO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS JUNTO A ELEKTRO NA POSSIBILIDADE DE INSTALAÇÃO DE UM BRAÇO DE LUZ COM LUMINÁRIA NO FUNDO DO SÍTIO DO SR. JORGE DAIKUBARA, FINAL DA ESTRADA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS NA RUA PRESIDENTE GETÚLIO VARGAS, CENTRO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA PÉROLA, CENTRO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVA PINTURA NA FAIXA DE PEDESTRES NA RUA CAPITÃO JOÃO POCCI NA ALTURA DA CRECHE NOSSO NINHO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA AMARELA NA RUA VIVALDO PEREIRA, EM FRENTE AO POSTO DE SAÚDE NO CONJUNTO HABITACIONAL EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO UMA FARMÁCIA DENTRO DO UPA QUE FORNEÇA REMÉDIOS APÓS OS HORÁRIOS DE FUNCIONAMENTO DOS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DENOMINANDO A CRECHE MUNICIPAL DO BAIRRO ARAPONGAL COMO CRECHE MUNICIPAL </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO VISUAL DAS RUAS DO BAIRRO JD.ESPERANÇA.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS PATROLAMENTO, FRESAGEM COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO DA RUA KIMI KANAMARU, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA MURATO AOKI, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA REMO PAGANI NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO O PROLONGAMENTO DA REDE DE ESGOTOS, NO FINAL DA AV: CASTELINHO NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA HISSASHI YOKOYA, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA KENJI YAGYU, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA MATSUSAKURAGUI, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA JOSÉ ANTÔNIO CABRAL, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE IMPLANTAÇÃO DE EXTENSÃO DE REDE E/OU IMPLANTAÇÃO DE DISPOSITIVOS DE ILUMINAÇÃO PÚBLICA NA RUA MURATO AOKI, NO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PERENIZAÇÃO E MELHORIAS (PATROLAMENTO, FRESAGEM) COM POSTERIOR ESTUDO DE PAVIMENTAÇÃO NA RUA 11, NO JD. ESPERANÇA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA INCLUSÃO DA DISCIPLINA "INTRODUÇÃO À CIDADANIA" NO CURRÍCULO DO ENSINO FUNDAMENTAL, NO SISTEMA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A ATUAL TRAVESSA CASTELINHO 2, LOCALIZADA NO BAIRRO ARAPONGAL, DE RUA FIGUEIRA.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO NA ESCADARIA EXISTENTE ENTRE A RUA EUCLIDES MAGALHÃES DE MELO E RUA MIGUEL ABY AZAR NO CENTRO.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITE À EMPRESA RESPONSÁVEL PELA LIMPEZA E VARRIÇÃO PARA QUE REALIZE O TRABALHO PERIODICAMENTE NA ESCADARIA ENTRE A RUA EUCLIDES MAGALHÃES DE MELO E A RUA MIGUEL ABY AZAR NO CENTRO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA VEREADOR JOÃO HENRIQUE GENOVEZ, PRÓXIMO À ESTAÇÃO DE TRATAMENTO DE ESGOTO, NO BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE IMPLANTAÇÃO DE SINALIZAÇÃO DE SEGURANÇA NA RUA BUNZO KASSUGA, NO BAIRRO SERROTE, ATRAVÉS DE PLACAS DE LIMITE DE VELOCIDADE, NO CRUZAMENTO COM A RUA VER. JOÃO HENRIQUE GENOVEZ E OUTROS DISPOSITIVOS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LUMINÁRIAS NA RUA FRANCISCO PUPO FERREIRA, NO BAIRRO JD. PAULISTANO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA VIABILIZAR A EXTENSÃO DA REDE DE CAPACITAÇÃO DE ÁGUA PLUVIAL, PRÓXIMO A MARMORARIA LOCALIZADA NA SP/139, SENTIDO CIDADE.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VALA NA RUA PREFº JOSÉ DE CARVALHO, AO LADO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LUMINÁRIAS NA RUA AI TERASHIMA NO BAIRRO JD. DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA RUA DAS ORQUÍDEAS, PRÓXIMO AO NÚMERO 217, VILA NOVA RIBEIRA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS NA ESTRADA DO BAIRRO BOA VISTA RIO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>APARELHOS DE ELETROCARDIOGRAMA, PARA TODAS AS UNIDADES BÁSICAS DE SAÚDE  DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO VISANDO MUDANÇA DA ENTRADA DE PEDESTRES DA FUNDAÇÃO BRADESCO DA RUA CHOICHI ONO PARA A RUA KAZUKO YOSHIMOTO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA AZALEIA ATÉ O COMEÇO DA MARGINAL NO JD. PAULISTA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE CASCALHAMENTO E PATROLAMENTO NA RUA VIELA CAMPO VERDE NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COLETIVA NO FINAL DA RUA CAMPO VERDE, PRÓXIMO AO PONTO DE ÔNIBUS, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM UMA LUMINÁRIA NA RUA PINHEIRINHO, Nº 360(VILA OURO) NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE AMPLIAÇÃO/REFORÇO DA ILUMINAÇÃO NA PRAÇA DO JD. BRASIL.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE PROJETOS PARA MELHOR APROVEITAMENTO DA PRAÇA DO JD. BRASIL, TAIS COMO: IMPLANTAÇÃO DE CONCHA ACÚSTICA, ESPAÇOS PARA MÚSICA, DANÇA E APRESENTAÇÕES, PISTA DE CAMINHADA, QUIOSQUES, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS (ROÇADA, LIMPEZA, PINTURA DA ESCADARIA E DOS BANCOS), NO ESPAÇO ENTORNO AO CAMPINHO LOCALIZADO NA ÁREA PÚBLICA DO JD. BRASIL, QUE FICA ATRÁS DA CRECHE MUNICIPAL PROFª EDELEIZA SOARES MORATO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (MELHORIAS NAS TRAVES, COLOCAÇÃO DE REDES, MANUTENÇÃO DO GRAMADO, PINTURA DO CAMPO) NO CAMPINHO DE FUTEBOL LOCALIZADO NA ÁREA PÚBLICA DO JD. BRASIL, QUE FICA ATRÁS DA CRECHE MUNICIPAL PROFª EDELEIZA SOARES MORATO.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (PATROLAMENTO, NIVELAMENTO E FRESAGEM) DA RUA DENOMINADA  "RUA DO COMÉRCIO", NO JD. BRASIL, COM POSTERIOR ESTUDO DE REGULARIZAÇÃO E PAVIMENTAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA 1 (UM), NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADA UMA ACADEMIA AO AR LIVRE E UM PLAYGROUND, NA PRAÇA DIAMANTINA COSTA MAINARDI, NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A MELHORIA DA ILUMINAÇÃO NA PRAÇA BEIRA RIO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO UM PLAYGROUND, NA PRAÇA LOCALIZADA NO JD. BRASIL, EM FRENTE À CRECHE.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS COM NOME DAS RUAS E NOME DO BAIRRO, NAS RUAS DO NOSSO TETO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NA TAMPA DE BUEIRO LOCALIZADO NA PARTE FINAL DA RUA NATÁLIA ALVES, VILA NOVA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA VALA NA RUA NATÁLIA ALVES, VILA NOVA.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE ESTENDER AS ATIVIDADES DO PONTO MIS, COM APRESENTAÇÕES DE FILMES CINEMATOGRÁFICOS, PARA MAIS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE UM PROJETO DE LEI VERSANDO SOBRE DENOMINAÇÃO DA "AVENIDA MARGINAL ESQUERDA DA RODOVIA SP 139", LOCALIZADA NO BAIRRO JD. PAULISTA, NESTE MUNICÍPIO, DE MODO QUE SEJA DENOMINADA DE "AVENIDA KAZUO OIWA"</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE OS SERVIÇOS OU NOTIFIQUE O RESPONSÁVEL PARA A RECOMPOSIÇÃO DA MANTA ASFÁLTICA DA RUA JARBAS ROCHA, NA ALTURA DO_x000D_
 NÚMERO 80, VILA PONCE.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE OS SERVIÇOS OU NOTIFIQUE O RESPONSÁVEL PARA A RECOMPOSIÇÃO DA MANTA ASFÁLTICA DA RUA OTÁVIO PAULO PEREIRA,_x000D_
 CRUZAMENTO COM A RUA BENEDITA S. FRANÇA, NA VILA PONCE.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE O FECHAMENTO DE UM BURACO NA RUA MINAS GERAIS, NA ALTURA DO NÚMERO 533, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO, JUNTO A POLICIA MILITAR, DA POSSIBILIDADE DE MANTER UMA RONDA POLICIAL NA RUA GIRASSOL, NO BAIRRO CECAP (VILA BUDISTA).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA-BURACOS NA RUA PROJETADA 1, VILA NOVA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA HEIJI MIYAZAWA, VILA CABRAL.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA SHIGUE SUMI, VILA CABRAL.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS TAPA-BURACOS NA RUA RAFAEL GONÇALVES DE FREITAS, Nº 210, VILA NOVA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA VIELA TEREZA TAKAKO FALCÃO, VILA NOVA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR A RUA SANTANA, VILA NOVA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAR A RUA ARGÉLIA, JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E CASCALHAMENTO NA TRAVESSA PROJETADA B, VILA DA PALHA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA REDE DE ESGOTO NA RUA PROJETADA C, VILA NOVA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMAR O DESFILE CÍVICO COM AS ESCOLAS E ENTIDADES MUNICIPAIS EM COMEMORAÇÃO AO DIA DA INDEPENDÊNCIA DO BRASIL.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E ESTUDO DA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRAS MOLAS) E SINALIZAÇÃO DA RUA ISNADI RIBEIRO DIAS, PRÓXIMO AO Nº 461, JD. DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE "QUEBRA-MOLAS" NA RUA 05, NO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO VISUAL DAS RUAS DO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA SAMUEL DE SOUZA, NA ALTURA DO Nº 293 &amp;#8211; CENTRO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINANDO A RUA RUI BARBOSA NA VILA ROMÃO, PARA A RUA "LAÉRCIO MACHADO DA COSTA"</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE 3 LIXEIRAS NA ESCADARIA ENTRE A RUA EUCLIDES MAGALHÃES DE MELO E A RUA MIGUEL ABY AZAR, CENTRO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFAZER PINTURAS EM TODOS OS QUEBRA-MOLAS EXISTENTES NA AV. SABURO KAMEYAMA, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRAS MOLAS NA RUA BUNZO KASSUGA, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CALÇADA SENTIDO ESCOLA NA RUA BUNZO KASSUGA, BAIRRO SERROTE.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA ARARAS, JARDIM HATTORI.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CORREIOS, NA ENTREGA DE CORRESPONDÊNCIAS NA RUA BUNZO KASSUGA, SERROTE.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE "CAMINHÃO PIPA" PARA QUE SEJA MOLHADA A ESTRADA DO BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ENVIE A ESTA CASA, PROJETO DE LEI DENOMINANDO A ATUAL RUA 1, LOCALIZADA NO JARDIM VIRGINIA, DE RUA VEREADOR BENJAMIM GIANI;</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ENVIE A ESTA CASA, PROJETO DE LEI, DENOMINANDO A ATUAL RUA 2, LOCALIZADA NO JARDIM VIRGINIA DE RUA VEREADOR BENEVIDES TEIXEIRA;</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA DA ILUMINAÇÃO NA RUA DO KARTÓDROMO, NO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE REFORÇO NA ILUMINAÇÃO PÚBLICA, COM INSTALAÇÃO DE LUMINÁRIAS DUPLAS, NA RUA CEARÁ, NO ENTRONCAMENTO COM A RUA PARÁ, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE UMA ÁRVORE LOCALIZADA NA RUA GUARUJÁ, EM FRENTE AO Nº 63, NO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CURSO DE PRIMEIROS SOCORROS NAS UNIDADES ESCOLARES MUNICIPAIS, EM ESPECIAL AS CRECHES.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NO ABRIGO DO PONTO DE ÔNIBUS DO BAIRRO CAIACANGA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM CASCALHO NA ESTRADA ILZO TEZUKA DEPOIS DO BAR DO EDIL.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E NIVELAMENTO COM CASCALHO NA VIELA DO CAPINZAL DO VITÓRIO, APÓS A ESCOLA IRENE MACHADO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUIR CANALIZAÇÃO DE ÁGUA PLUVIAL NA RUA CAMPO VERDE PRÓXIMO AO NÚMERO 984 NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA YOSHIO TAKAKI, NO JARDIM SÃO MATHEUS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA SHIGUE SUMI NA VILA CABRAL.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA AV. CLARA GIANOTTI DE SOUZA NA VILA ROMÃO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA MINAS GERAIS NO BAIRRO DA VILA FATIMA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA MARCELIANO DOMINGUES NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA KEHIEJI NASSUNO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE DE AUMENTO DA VALA NA RUA NATÁLIA ALVES NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA IMPLANTAÇÃO DE FAIXA AMARELA NA AV. JOÃO BATISTA POCCI JR., EM FRENTE AO PONTO DE MOTO TAXI, Nº 181.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE UMA VALA PRÓXIMO AO ÚLTIMO PONTO DE ÔNIBUS NO BAIRRO CAIACANGA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM ABRIGO DE ÔNIBUS NO BAIRRO DO VOTUPOCA, PRÓXIMO À ENTRADA DA DIVISA ENTRE VOTUPOCA E O BAIRRO BULHA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DO PRIMEIRO QUEBRA-MOLAS NA ENTRADA DO BAIRRO RIBEIRÃO DE REGISTRO, LOCALIZADO NA PRIMEIRA VILA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO LOCALIZADO À RUA JUNDIÁ, AO LADO DA CASA Nº 09, PARA QUE REALIZA A LIMPEZA E RETIRADA DE ENTULHOS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MURETA DE PROTEÇÃO FRENTE À ESCOLA EMEF OLERIANO GONÇALVES SOUZA, NO BAIRRO DO VOTUPOCA.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADES DE PROTEÇÃO NA ENTRADA DO POSTO DE SAÚDE DO BAIRRO TAQUARUÇÚ.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI"SETEMBRO VERDE".</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>BARRAS DE PROTEÇÃO NA RUA JOSE DIAS DE ARAÚJO, ESQUINA COM A RUA PERU NO BAIRRO VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PINTURA E MELHORIA NA SINALIZAÇÃO DO REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), LOCALIZADO À RUA GUATURAMA, NA VILA NOVA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA CAMADA ASFÁLTICA DA RUA DIAMANTINA, NO BAIRRO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RAMPAS DE ACESSIBILIDADE DO CENTRO DA CIDADE, EM ESPECIAL AS LOCALIZADAS NO ENTORNO DO BANCO DO BRASIL, LOJA "TAME" VARIEDADES E "CARAS" COSMÉTICOS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E NOTIFICAÇÃO DO RESPONSÁVEL PELA PASSARELA LOCALIZADA PRÓXIMA À RODOVIÁRIA, PARA QUE SEJA REALIZADA A MANUTENÇÃO DOS DISPOSITIVOS METÁLICOS DE OBSTRUÇÃO DE MOTOCICLETAS E BICICLETAS (BARRAS FIXADAS NO CHÃO).</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA PARA ESTUDO DE VIABILIDADE DE REGULARIZAÇÃO DO TRECHO FINAL DA RUA ESPERANÇA, NO BAIRRO ARAPONGAL, PARA QUE SEJAM RESOLVIDAS AS QUESTÕES DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UM CENTRO DE INCLUSÃO DIGITAL OU ESPAÇO SIMILAR, NO BAIRRO VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA AUMENTO DO TEMPO DE SEMÁFORO PARA TRAVESSIA DE PEDESTRES, EM ESPECIAL NOS SEMÁFOROS LOCALIZADOS PRÓXIMOS AO PAÇO MUNICIPAL, NO CRUZAMENTO DA AVENIDA CLARA GIANOTTI DE SOUZA COM A JOSÉ ANTÔNIO DE CAMPOS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO DO ANTEPROJETO DE LEI PARA IMPLANTAÇÃO DO PROJETO </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE UMA ÁREA DE LAZER COM PLAYGROUND, ACADEMIA AO AR LIVRE E OUTROS EQUIPAMENTOS/ESPAÇOS DE USO COMUM, NAS IMEDIAÇÕES DA ÁREA PÚBLICA LOCALIZADA AO LADO DA ESCOLA MUNICIPAL PEDREIRA DO ARAPONGAL.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA JOSÉ SUGUINOSHITA, EM FRENTE AO NÚMERO 129.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI PARA IMPLANTAÇÃO DO "PROGRAMA DE IDENTIFICAÇÃO E TRATAMENTO DA DISLEXIA NA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO DO QUEBRA-MOLAS LOCALIZADO À RUA NELSON BRIHI BADUR, PRÓXIMO AO TEMPLO BUDISTA, NA VILA NOVA RIBEIRA (BUDISTA).</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE RECOMPOSIÇÃO DA MANTA ASFÁLTICA OU NOTIFICAÇÃO DO RESPONSÁVEL PARA QUE FAÇA O SERVIÇO, NA RUA OSVALDO CRUZ, NA VILA ROMÃO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE QUEBRA MOLAS / REDUTORES DE VELOCIDADE, NA RUA JACARANDÁ, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE INTERCEDA JUNTO A COMPANHIA DE CORREIOS QUANTO A ENTREGA DE CORRESPONDÊNCIAS NA RUA SERINGUEIRA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO EM TODA A EXTENSÃO DA ESTRADA DO BAIRRO DAS AREIAS QUE LIGA AO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO, PINTURA E MELHOR SINALIZAÇÃO DAS TRAVESSIAS ELEVADAS LOCALIZADAS NA AVENIDA 01,BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO OU A RETIRADA DAS LIXEIRAS QUEBRADAS, LOCALIZADAS NO JD. AGROCHÁ.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO OU A RETIRADA DOS EQUIPAMENTOS/BRINQUEDOS DANIFICADOS, LOCALIZADAS NA ÁREA DE LAZER AO LADO DO CRAS DO CONJUNTO HABITACIONAL JD. AGROCHÁ.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO PELAS OPERADORAS DE TELEFONIA CELULAR, TORRES NO BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA, NA RUA CAMPO VERDE,BAIRRO ARAPONGAL, ALTURA DO Nº 1410, APÓS O TÉRMINO DO ASFALTO.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA COM COLOCAÇÃO DE POSTES E LUMINÁRIAS NA RUA 01 (CONHECIDA COMO RUA PROJETADA), VILA ROMÃO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACOS NA RUA FILOMENA ABY AZAR, EM FRENTE A POUSADA RIBEIRA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES DA RUA JOÃO PAULO FIRMINO, NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES DA RUA HIROSHIGUE NAKAMURA,NO BAIRRO JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO E RECUPERAÇÃO DA MANTA ASFÁLTICA DA RUA GUARUJÁ, NO JD. SÃO PAULO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE RECUPERAÇÃO OU RECONSTRUÇÃO DAS GUIAS LOCALIZADAS À RUA PREFEITO JOSÉ DE CARVALHO, PRÓXIMO AO NÚMERO 61, NO NOSSO TETO.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DE GUIAS E SARJETAS DA RUA RIBEIRA, NO BAIRRO ALAY JOSÉ CÔRREA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO A CONCESSIONÁRIA DE TRANSPORTE PÚBLICO, PARA QUE INCLUA NO ITINERÁRIO DOS ÔNIBUS DA LINHA DO GUAVIRUVA, A PASSAGEM PELA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA YOSHIMOTO HISASI (FUNDOS DA FUNDAÇÃO BRADESCO), NO JARDIM VALERI, POR MEIO DA INSTALAÇÃO DE NOVAS LUMINÁRIAS E EXTENSÃO DE REDE COM POSTE.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS UMA LUMINÁRIA (DUPLAGEM) NO EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA (POSTE) LOCALIZADO NO ENTRONCAMENTO ENTRE A RUA KAZUKO YOSHIMOTO E A RUA YOSHIMOTO HISASI, PRECISAMENTE NO ACESSO À ESCOLA FUNDAÇÃO BRADESCO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE DESAFETAÇÃO DE ÁREA (SE NECESSÁRIO) E ABERTURA DE RUA QUE POSSA FAZER INTERLIGAÇÃO DOS BAIRROS JARDIM VALERI E VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA NOVA RIBEIRÃO, ALTURA DO SALÃO PASSO DE OURO, BAIRRO RIBEIRÃO DE REGISTRO.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS, ALTURA DA CASA DO SR. JOB, BAIRRO CAPINZAL.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM TOMADAS MEDIDAS IMEDIATAS PARA SUSPENSÃO DE OBRAS DA CRECHE GENTE FELIZ.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ÁREA DE CONVÍVIO SOCIAL E LAZER NA VILA ROMÃO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MÃO ÚNICA DA RUA MANAUS, ALÉM DE OUTRAS MEDIDAS PARA SEGURANÇA NO TRÂNSITO NAS IMEDIAÇÕES DA PRAÇA NAKATSUGAWA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO DA RUA BRASIL, NO BAIRRO RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO DA RUA ALEMANHA, NO BAIRRO RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO PELA COMPANHIA DE SANEAMENTO BÁSICO - SABESP DE REDE DE ESGOTO NO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE UMA LUMINÁRIA AO LADO DO CAMPO DE FUTEBOL, NO BAIRRO RIBEIRÃO BRANCO DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO NA CABECEIRA DA PONTE LOCALIZADA NA AV. PROFª CECY DE MELLO ALMADA.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E EVENTUAL MANUTENÇÃO NO MURO DO CEMITÉRIO, NA RUA DA SAUDADE, NO CENTRO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA COLÔMBIA, NA VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM QUEBRA-MOLAS, NA ESQUINA DA RUA AMAPÁ COM A RUA PAPA PAULO VI, NA VILA CABRAL.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS DOS POSTES EXISTENTES NA RUA MIGUEL ABY AZAR, CENTRO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA CHAZAL, NO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LUMINÁRIA NO INÍCIO DA RUA CHAZAL, NO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ÁREA DE LAZER COM &amp;#8220;CAMPINHO SOCIETY&amp;#8221; NAS PROXIMIDADES DO CONJUNTO HABITACIONAL ALZIRA PACHECO LOMBA, NO ENTRONCAMENTO DAS VIAS SOLANGE CRISTINA FREITAS DA SILVA E MIGUEL VEIGA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>GESTÃO JUNTO AO DER, PARA ESTUDO DE MEDIDAS DESEGURANÇA NA RODOVIA SP 139 - EMPEI HIRAIDE, EM ESPECIAL NAS INTERSEÇÕES QUE CRUZAM COM A AVENIDA PROFA CECY TEIXEIRA DE MELO E TAMBÉM COM A RUA JOAQUIM MARQUES ALVES.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS,PRÓXIMO AO POSTO DE SAÚDE DO BAIRRO TAQUARUSSÚ.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MURETA DE SEGURANÇA OU GRADIL, ALÉM DE REFORÇO E SINALIZAÇÃO NO TRECHO DA RUA DOS SABIÁS QUE FICA SOBRE O CÓRREGO, NO JARDIM HATORI I.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARAÇÃO, COM CONTENÇÃO DO ASFALTO, NA RUA ANDORINHAS, NO JARDIM HATORI I. ESSA INDICAÇÃO REITERA A INDICAÇÃO NO 152/2017.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIMPLANTAÇÃO DO REDUTOR DE VELOCIDADE OU RETIRADA DA PLACA INDICADORA, NA RUA SEIJI SUMIDA, CENTRO;</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS NA RUA JEREMIAS MUNIZ JR., EM FRENTE À IGREJA PRESBITERIANA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS DE ESTACIONAMENTO EXISTENTE EM ÁREA PÚBLICA, NA RUA MIGUEL ABY AZAR, CENTRO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MELHORIAS NA RUA ADRIANO FRANCO DE OLIVEIRA CANTO, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA BURACOS COM ESTUDO DE RECAPEAMENTO NA RUA JOSÉ CUSTÓDIO DE OLIVEIRA, CENTRO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA SANTO INÁCIO, NO BAIRRO VILA RIBEIRÓPOLIS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NOS POSTES EXISTENTES NA AV. DEP. ULISSES GUIMARÃES, NO BAIRRO NOSSO TETO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇO NA ILUMINAÇÃO DA RUA 07, NO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MEDIDAS DE SEGURANÇA NO TRÂNSITO DO CRUZAMENTO DA RUA JOSÉ ANTÔNIO DE CAMPOS COM A RUA CEL. JEREMIAS MUNIZ, NO CENTRO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS INTELIGENTES, COM TEMPORIZADOR E SINCRONISMO, EM SUBSTITUIÇÃO AOS EXISTENTES NO CRUZAMENTO DA RUA JOSÉ ANTONIO DE CAMPOS COM A RUA TAMEKICHI TAKANO;</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO E RECAPEAMENTO DA AV. CLARA GIANOTTI DE SOUZA, NA VILA ROMÃO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERIR A ACADEMIA AO AR LIVRE DO BAIRRO XANGRILÁ, PARA AO LADO DO POSTO DE SAÚDE DO MESMO BAIRRO, NA RUA ANGOLA.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA NA AV. PRESIDENTE KENNEDY, NO CENTRO, DA ESQUINA DA RUA MERCÚRIO ATÉ A ESQUINA DA RUA SATURNO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ROTATÓRIA ONDE SE LIGAM A AV. CLARA GIANOTTI DE SOUZA COM A AV. SABURO KAMEYAMA, NO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DAS PLACAS INDICATIVAS DO QUEBRA-MOLAS LOCALIZADO À RUA PARÁ.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO RESPONSÁVEL DA MANTA ASFÁLTICA DA RUA SERGIPE, NA VILA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA BAHIA, NO BAIRRO VILA FATIMA.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DO CONCURSO DE ENFEITE NATALINO NAS LOJAS, INSTITUIÇÕES E RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, COM O REBAIXAMENTO DA CAIXA DE COLETA DAS ÁGUAS PLUVIAIS, NA RUA DA PAZ, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DA &amp;#8220;POLÍTICA MUNICIPAL DE ASSISTÊNCIA FARMACÊUTICA DE REGISTRO&amp;#8221;, EM ESPECIAL A REMUME, NO CONTEXTO DE ORGANIZAÇÃO DAS REDES DE ATENÇÃO À SAÚDE, DESTACADAMENTE A &amp;#8220;REDE CEGONHA&amp;#8221;.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ILUMINAÇÃO DA PRAÇA DO BAIRRO JARDIM XANGRILÁ.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>CASCALHAMENTO NA RUA F, NO BAIRRO VILA DA PALHA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MELHORIAS COMO, PATROLAMENTO E NIVELAMENTO EM TODA A EXTENSÃO DA RUA DA PAZ NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA COBERTURA E OBRAS DE MELHORIAS NO PONTO DE ÔNIBUS DA RUA ESPERANÇA, PRÓXIMO AO ENTRONCAMENTO COM A RODOVIA BR. 116, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA A CONSTRUÇÃO DE UMA REDE DE TUBOS, PRÓXIMO AO N°210, NA RUA ESPERANÇA, NO BAIRRO ARAPONGAL.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS VISANDO A LEGALIZAÇÃO, DA VIELA DA RUA JUNCAL, NO BAIRRO JARDIM VIRGINIA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DO BAIRRO E RUAS DO JARDIM ESPERANÇA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE MEDIDAS DE SEGURANÇA, SINALIZAÇÃO E MANUTENÇÃO NA RUA RUI PRADO DE MENDONÇA, BAIRRO ALAY CORREA, NO TRECHO DA QUE DÁ ACESSO AO BAIRRO BOA VISTA RIO, SENTIDO PESQUEIRO. </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E RECUPERAÇÃO DA RUA EXISTENTE, NO TRECHO QUE FAZ ENTRONCAMENTO COM A RODOVIA SP 139 (EMPEI HIRADE), QUE DÁ ACESSO AOS BAIRROS JARDIM SÃO MATEUS, HATORI E CAIÇARA II.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAPACITAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE, SOBRE A QUESTÃO DO TRANSTORNO DO ESPECTRO AUTISTA (TEA), DISLEXIA, TDAH (TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE), VISANDO EM ESPECIAL O AUXÍLIO NA DETECÇÃO DE CASOS PARA O DIAGNÓSTICO PRECOCE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO (ROÇADA, LIMPEZA) DO CÓRREGO SITUADO NO FINAL DA RUA TAMBAQUI, NO JARDIM CAIÇARA II.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO, NA CAIXA DE COLETA DE AGUAS FLUVIAIS, NA VIA MARGINAL DA BR 116, PRÓXIMO A PONTE DO RIO CAPINZAL,BAIRRO J. ESPERANÇA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE LIMPEZA NA CANALIZAÇÃO DE ÁGUAS PLUVIAIS NA RUA TABOATÃ, JARDIM CAIÇARA II, ASSIM COMO ESTUDO DE MELHORIAS NO SISTEMA DE DRENAGEM DA MESMA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS DE ILUMINAÇÃO PÚBLICA NA PRINCIPAL RUA DE ACESSO AO BAIRRO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DISPOSITIVOS DE REDUÇÃO DE VELOCIDADE AO LONGO DA RUA QUE DÁ ACESSO AO BAIRRO JARDIM VIRGÍNIA, APÓS A ROTATÓRIA.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE NA RUA ERNESTO CALAZANS FILHO, Nº 55, BAIRRO EIJI MATSUMURA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR PROJETO DE LEI A ESTA CASA, DENOMINANDO A ESCOLA MUNICIPAL DE ENSINO BÁSICO PEDREIRA DO ARAPONGAL COMO ESCOLA MUNICIPAL DE ENSINO BÁSICO "ADÉLIA FERREIRA DA SILVA - DONA BELINHA"</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACA DE &amp;#8220;PROIBIDO JOGAR LIXO E ENTULHOS&amp;#8221; NO CÓRREGO DA RUA 11, NO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CÓRREGO SITUADO À RUA 11, NO JARDIM IPANEMA.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO REDUTOR DE VELOCIDADE LOCALIZADO NA ESTRADA MUNICIPAL DO BAMBURRAL, PRÓXIMO AO CAMPO E FÁBRICA DE CHÁ.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO REDUTOR DE VELOCIDADE LOCALIZADO NA ESTRADA MUNICIPAL DO BAMBURRAL, EM FRENTE AO PESQUEIRO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO E DISPOSITIVOS DE SEGURANÇA NA PONTE LOCALIZADA NA ESTRADA MUNICIPAL DO BAMBURRAL.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIÇOS DE TAPA-BURACOS, COM ESTUDO DE RECAPEAMENTO, DA RUA MARÍLIA, NO JARDIM SÃO PAULO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO DOS BUEIROS LOCALIZADOS NA RUA SHIGUE SUMI, NA VILA CABRAL.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA E ESTUDO DE RECAPEAMENTO DA RUA SHIGUE SUMI, NA VILA CABRAL.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINAR SERVIÇOS OU NOTIFICAR O RESPONSÁVEL PELA MANUTENÇÃO DOS BUEIROS LOCALIZADOS NA RUA ARGÉLIA, NO BAIRRO XANGRILÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE DUAS PLACAS PROIBINDO JOGAR LIXO E ENTULHO NA PRAÇA DO BAIRRO JARDIM IPANEMA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR PROJETO DE LEI DENOMINANDO O CENTRO MUNICIPAL DE CONTROLE DE ZOONOSES COMO CENTRO DE CONTROLE DE ZOONOSES &amp;#8220;DR. PAULO HENRIQUE GARCIA DE ALENCAR.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NA ILUMINAÇÃO PÚBLICA E RUAS ESBURACADAS DO BAIRRO JARDIM SÃO PAULO. </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR AÇÕES PARA O TRÂNSITO, ESPECIFICAMENTE NA AVENIDA CLARA GIANOTTI DE SOUZA QUE DÁ ACESSO AO BAIRRO AGROCHÁ.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DE BUEIRO, NA ALTURA DA IGREJA CATÓLICA NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO PÚBLICA DAS RUAS NATÁLIA ALVES, JACATIRÃO, PROJETADA B E PEDRO LOPES DIAS NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MATO ALTO E RETIRADA DE LIXO OU ENTULHOS EXISTENTES EM ÁREAS DO CONJUNTO AGROCHA I.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE ILUMINAÇÃO PÚBLICA, COM A INSTALAÇÃO DE TRÊS NOVOS BRAÇOS PARA LUMINÁRIAS NA ENTRADA DO BAIRRO USSUK, APÓS A PONTE.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ATLETA DANIELE KAORI KUROSAWA, PELA CONQUISTA DA MEDALHA DE OURO NO CAMPEONATO SUL-AMERICANO DE JIU-JITSU.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR YOSHITO MATSUZAWA FALECIDO NO DIA 02 DE FEVEREIRO DE 2017._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR PELO PASSAMENTO DO SR. RYODI GUENCA, OCORRIDO NO DIA 04 DE FEVEREIRO DE 2017._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR, PELO FALECIMENTO DO SR. RYODI GUENCA, MAIS CONHECIDO POR SR. JORGE GUENCA, OCORRIDA NO DIA 04 DE FEVEREIRO DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR, PELO FALECIMENTO DO PROF. JOSÉ CARLOS DE SOUZA, CONHECIDO CARINHOSAMENTE POR PROF. RATINHO, OCORRIDA NO DIA 08 DE FEVEREIRO DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ROBERTO DE RAMOS PEREIRA, OCORRIDO NO DIA 05 DE FEVEREIRO DE 2017._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSÉ SAKANO, OCORRIDO NO DIA 08 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PROF. ACHILES PEREIRA DE SOUZA, OCORRIDO NO DIA 09 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE LOUVOR&amp;#8221; EM RECONHECIMENTO AO GESTO PROFISSIONAL E HUMANO DO ILUSTRE MÉDICO DOUTOR JOÃO BATISTA MACHADO, QUE COM SEUS PROCEDIMENTOS TÉCNICOS SALVOU UM CIDADÃO, CONHECIDO POR &amp;#8220;DITO PARDO&amp;#8221;, DA MORTE;</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; A &amp;#8220;IGREJA UNIÃO CRISTÃ&amp;#8221;, PELA REALIZAÇÃO DO 1º CONGRESSO VALE EM CHAMAS, REALIZADO NOS DIAS 17 E 18 DE FEVEREIRO DE 2017, NA PRAÇA BEIRA RIO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA FUMIE FUKUDA OKA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA ILZA JESUS DA SILVA, OCORRIDO NO DIA 01 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR ROGERIO TADASHI KATO, OCORRIDO NO DIA 01 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR FRANCISCO SANT`ANNA, OCORRIDO NO DIA 01 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SR. ANTÔNIO ALVES, OCORRIDA NO DIA 12 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221;, PELA VITÓRIA DO REGISTRENSE JÚNIOR PRETO NO CAMPEONATO DE ARTES MARCIAIS MISTAS &amp;#8220;NOXII COMBAT II&amp;#8221; NO ÚLTIMO DIA 12 DE MARÇO DE 2017 NA CIDADE DE JOINVILLE, SAGRANDO-SE O CAMPEÃO E DETENTOR DO CINTURÃO DA CATEGORIA PESO-GALO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO ATLETA PROFISSIONAL DE MMA, WALTER PEREIRA JÚNIOR (JR. PRETO) PELA PARTICIPAÇÃO DE UM EVENTO NO JOINVILLE SQUARE GARDEN, VALENDO CINTURÃO, NO NORTE DE SANTA CATARINA NO DIA 12 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR; PELO FALECIMENTO DO SENHOR CÍCERO BISPO DA HORA, FALECIDO NO DIA 13 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PARA AS FACULDADES INTEGRADAS DO VALE DO RIBEIRA &amp;#8211; FVR, PELOS RESULTADOS OBTIDOS NO EXAME DO ENADE 2015, ESTANDO NO ÍNDICE DAS MELHORES INSTITUIÇÕES DE ENSINO SUPERIOR DO BRASIL.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; AOS SENHORES DEPUTADOS FEDERAIS ELEITOS EM 2014, MAIS VOTADOS NO MUNICÍPIO DE REGISTRO - SP, PARA QUE DECLAREM PUBLICAMENTE O SEU POSICIONAMENTO CONTRÁRIO AO PROJETO DE REFORMA DA PREVIDÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA PRISCILA RIBEIRO COSTA, NO DIA 13 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SENHORA EUGENIA CORRÊA, MÃE DE ARLEY, ITO, ALAY, ALENCAR E AMAURI CORREA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; PARA O NINHO DO PATINHO FEIO E COLÉGIO ANDERSEN, PELA PASSAGEM, NO ÚLTIMO DIA 19 DE MARÇO DE 2017, DO 45º ANIVERSÁRIO DE FUNDAÇÃO DA INSTITUIÇÃO DE ENSINO REGISTRENSE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; PARA O JOVEM LUCAS YUKIO FUKUDA MATSUMOTO, POR TER LOGRADO ÊXITO NA APROVAÇÃO NO CURSO DE ENGENHARIA CIVIL NOS VESTIBULARES DE QUATRO DAS MELHORES INSTITUIÇÕES PÚBLICAS DA ÁREA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À DIVISÃO TÉCNICA DE VIGILÂNCIA EPIDEMIOLÓGICA DA SECRETARIA MUNICIPAL DE SAÚDE DE REGISTRO, NA PESSOA DA DRA. JANINE SCOLARO PELO </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE CONGRATULAÇÃO AO CENTRO DE ATENÇÃO PSICOSSOCIAL YUTAKA E MITSUKO MAEJI (CAPS I REGISTRO) PELA CONQUISTA DO "7O PRÊMIO DAVID CAPISTRANO" NA 14A MOSTRA DE EXPERIÊNCIAS EXITOSAS DE MUNICÍPIOS. </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PELA BRILHANTE CONQUISTA DOS ATLETAS DA ESCOLA MUNICIPAL DE JUDÔ MAURO SAKAI, QUE SOB O COMANDO DO SENSEI (MESTRE)- KAZUO YOSHIMURA, PARTICIPARAM DA COPA SÃO PAULO DE ASPIRANTES E MÁSTERS 2017,REALIZADO NO DIA 2 DE ABRIL DE 2017 EM SÃO BERNARDO DO CAMPO - SP.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO JOVEM ESTUDANTE REGISTRENSE MATHEUS EDUARDO DE PONTES PEREIRA PELA APROVAÇÃO NO CURSO DE RELAÇÕES INTERNACIONAIS EM 5 UNIVERSIDADES DIFERENTES (2 PÚBLICAS FEDERAIS - UFRRJ E UNIFESP; 1 PÚBLICA ESTADUAL - UNESP - E 2 PRIVADAS PELO PROUNI- UNIVALI E UNIP).</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA" BENEDITA DA CUNHA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR " VALDIR CÁSSIO GUEDES.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR " LUIS AGUEMI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO CONSAUDE PARA QUE NÃO SEJA TRANSFERIDAS AS ATIVIDADES DO COMPLEXO AMBULATORIAL REGIONAL E DO LABORATÓRIO REGIONAL PARA O HOSPITAL REGIONAL LEOPOLDO BEVILÁCQUA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A "IGREJA BOLA DE NEVE DE REGISTRO", POR OCASIÃO DO SEU 10O ANIVERSÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. GERALDO COSTI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO SENHOR PREFEITO MUNICIPAL, PELA POSTURA INTRANSIGENTE ADOTADA NA NEGOCIAÇÃO SALARIAL COM OS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO INTERACT CLUB DE REGISTRO PELA COMEMORAÇÃO DE SEUS 50 ANOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ROTARACT CLUB DE REGISTRO PELA COMEMORAÇÃO DE SEUS 30 ANOS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SR. WANDERLEY NEGRÃO DA SILVA, OCORRIDO NO DIA 10 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSOS&amp;#8221; AO MINISTÉRIO "DOUTORES DA GRAÇA", DA IGREJA BOLA DE NEVE DE REGISTRO, PELO TRABALHO REALIZADO JUNTO AOS HOSPITAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR JOÃO DA COSTA, OCORRIDO NO DIA 09 DE JUNHO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR CÍCERO BISPO DA HORA, OCORRIDO NO DIA 13 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR BASÍLIO ALVES, FALECIDO NO DIA 21 DE JUNHO DE 2017. </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SENHOR BASÍLIO ALVES, OCORRIDO NO DIA 21 DE JUNHO DE 2017</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORA MARIA DO ROSÁRIO OLIVEIRA, CONHECIDA POR DONA NENÊ, FALECIDA NO DIA 10 DE MAIO DE 2017.   </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LASSIR FRANCISCO DA SILVA, OCORRIDO NO DIA 04 DE JULHO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">  "MOÇÃO DE PESAR" PELO FALECIMENTO DA SENHORITA AMANDA KOTONA, FALECIDA NO DIA 05 DE JULHO DE 2017.  _x000D_
  </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA MOÇÃO DE APLAUSOS A EQUIPE DO PROERD REGISTRO, POR OCASIÃO DOS SEUS 20 ANOS DE ATUAÇÃO NA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E LOUVOR AO CENTRO PAULA SOUZA, NA PESSOA DE  PROFESSORA LAURA LAGANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO ATLETA PROFISSIONAL DE JUDÔ, EDUARDO KATSUHIRO BARBOSA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ROSÁRIA PONTES DA COSTA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA O 14º BATALHÃO DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PARA OS DEPUTADOS FEDERAIS MAIS VOTADOS NA CIDADE DE REGISTRO NO PLEITO DE 2014 PARA NÃO APROVAREM O SISTEMA ELEITORAL CHAMADO DE"DISTRITÃO" E SIM O "DISTRITAL"</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO EM DESFAVOR DA ATITUDE DESASTROSA DO PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO VALE DO RIBEIRA O SR. OTÁVIO DIAS DA ROSA SHIMODA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EQUIPE DA ESCOLA FUNDAÇÃO BRADESCO DA CIDADE DE REGISTRO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; PARA QUE OS DEPUTADOS FEDERAIS MAIS VOTADOS NA CIDADE DE REGISTRO &amp;#8211; SP, NO PLEITO DE 2014, NÃO APROVEM O SISTEMA ELEITORAL CHAMADO DE DISTRITÃO; E SIM O DISTRITAL MISTO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; PARA QUE OS DEPUTADOS FEDERAIS MAIS VOTADOS NA CIDADE DE REGISTRO &amp;#8211; SP, NO PLEITO DE 2014, NÃO APROVEM A CRIAÇÃO DO FUNDO ESPECIAL DE FINANCIAMENTO DA DEMOCRACIA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO JOVEM KAYO PATRICK ANTUNES.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SENHOR MANOEL LEONETA DUARTE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SR. IVO PEDROSO, OCORRIDO NO DIA 18/08/2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; AO DIA DOS CORRETORES DE IMÓVEIS, A SER COMEMORADO NO DIA 27/08.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SRA. MARIKO KOMIYAMA MARQUES, OCORRIDO NO DIA 28/08/2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SRA. NAIR KOMATSU NISHIMAKI, OCORRIDO NO DIA 25/08/2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; AO ATLETA ROBSON RIBEIRO DIAS, PELO BELÍSSIMO DESEMPENHO DURANTE SUA CARREIRA NO CICLISMO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO SECRETÁRIO DE ESPORTE E LAZER, SYLVIO MURASAWA, PELA REALIZAÇÃO DO (XVIII SEMPA) JOGOS ESCOLARES DA SEMANA DA PÁTRIA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. MINORO KONNO, FALECIDO NO DIA 30 DE AGOSTO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PARA DRª IGNEZ OTUBO FERREIRA MORAES, PELA PARTICIPAÇÃO NO JORI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PARA DANIEL FERREIRA DE SOUZA, PELA PARTICIPAÇÃO NO JORI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PARA O SR. HISAYOSHI MAGÁRIO,CONHECIDO COMO EDUARDO MAGÁRIO, PELA PARTICIPAÇÃO NO JORI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO MÚSICO E CIDADÃO JHON RICKY BENTO PEREIRA, "JHON RICKY"PELO BELÍSSIMO HISTÓRICO DE VIDA E PELOS 3 ANOS DE LANÇAMENTO DO PROJETO "ECODRUM".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO SENHOR NELSON MORAES DE PROENÇA JR., QUE A PARTIR DO DIA 25 DE AGOSTO PP., PROMOVIDO À PATENTE TENENTE CORONEL PM, É EFETIVADO COMO COMANDANTE DO 14º BPMI.</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À SECRETARIA MUNICIPAL DE ESPORTES DA CIDADE DE REGISTRO, PELA ORGANIZAÇÃO E REALIZAÇÃO DO XVIII JOGOS ESCOLARES SEMANA DA PÁTRIA - SEMPA 2017.</t>
   </si>
   <si>
     <t>FABIO TATU, TON ADORNO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À SECRETARIA MUNICIPAL DE EDUCAÇÃO DA CIDADE DE REGISTRO, PELA ORGANIZAÇÃO E REALIZAÇÃO DO XVIII JOGOS ESCOLARES SEMANA DA PÁTRIA - SEMPA 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À EQUIPE DE FUTEBOL SANTA LUZIA, PELA CONQUISTA DO CAMPEONATO MUNICIPAL DE FUTEBOL AMADOR DA 2ª DIVISÃO NO ANO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE CONGRATULAÇÃO&amp;#8221; A SENHORA UME SHIMADA, PELO SEU ESPÍRITO EMPREENDEDOR, NA CRIAÇÃO DO "CHÁ DA OBATIAN".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO SENHOR SECRETÁRIO SYLVIO MURASAWA, PELO 5º ANIVERSÁRIO DA ESCOLINHA MUNICIPAL DE JUDÔ &amp;#8211; PROJETO MAURO SAKAI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO" AO ATLETA E CIDADÃO SÉRGIO FIRMINO SHIMAMBUKURO, PELO BELÍSSIMO HISTÓRICO DE VIDA E DEDICAÇÃO AO JIU-JITSU.</t>
   </si>
   <si>
     <t>FABIO TATU, CÉLIO DA FARMÁRCIA, CRISTIANO DE OLIVEIRA, DIABINHO, DRª INÊS KAWAMOTO, GERSON TEIXEIRA, HEITOR SANSÃO, MARCELO COMERON, PRIMO, RAFA FREITAS, SANDRA KENNEDY, TON ADORNO, VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO MINISTRO DA SAÚDE SR. REINALDO BARROS PELA PROPOSTA DE VOLTAR A DEBATER A EXPANSÃO DE LEITOS EM HOSPITAIS PSIQUIÁTRICOS NO PAÍS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; À KARINA AYUMI SENAGA SHIRAY, PELA CONVOCAÇÃO PARA A SELEÇÃO BRASILEIRA DE TÊNIS DE MESA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; AO GOVERNADOR DO ESTADO DE SÃO PAULO E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PARA QUE EMPENHE ESFORÇOS EM AMPLIAR O NÚMERO DE DIÁRIAS ESPECIAIS POR JORNADA EXTRAORDINÁRIA DE TRABALHO DA POLÍCIA MILITAR (DEJEM).</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. JOSÉ LOURENÇO RODRIGUES, FALECIDO NO DIA 22 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO COMDDEF - CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E MOBILIDADE REDUZIDA DA CIDADE DE REGISTRO, PELA ORGANIZAÇÃO E REALIZAÇÃO DO DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA &amp;#8211; 2017.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. JOSÉ AMARO DA SILVA, FALECIDO NO DIA 22 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DA SRA. CLAUDINÉIA DE AZEVEDO, OCORRIDO NO DIA 24 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO (CAR) COMPLEXO AMBULATORIAL REGIONAL.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À EQUIPE JUVENIL DE ATLETISMO DA E.E. "PROF. PASCOAL GRECCO", DO BAIRRO TAQUARUCÚ, PELA PARTICIPAÇÃO NOS JOGOS ESCOLARES NO MÊS DE SETEMBRO P.P., NA CIDADE DE BRAGANÇA PAULISTA.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. OSVALDO NAGAMASSA YAMAZAKI, FALECIDO NO DIA 22 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO JOVEM MESATENISTA REGISTRENSE FLAVIO HIDEAKI SENAGA SHIRAY, PELA PARTICIPAÇÃO VITORIOSA NO CAMPEONATO LATINO AMERICANO DE TÊNIS DE MESA SUB 13.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. JAMIL JOSÉ HAIEK, FALECIDO NO DIA 09 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO ATLETA JOÃO SOUZA TAKESHITA, PELA SUA ÓTIMA PERFORMANCE EM DUAS COMPETIÇÕES NO MÊS DE SETEMBRO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; À TELEFÔNICA, PARA A COLOCAÇÃO EM SEU PLANO DE EXPANSÃO DE SERVIÇOS, AS VILAS DO AGROCHÁ, VILA DA PALHA E CONJUNTOS HABITACIONAIS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE PESAR&amp;#8221; PELO FALECIMENTO DO SR. SAMUEL RODRIGUES, OCORRIDO NO DIA 14 DE OUTUBRO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; A ONG &amp;#8220;TRIPLE BOTTOM LINE&amp;#8221;, PELA REALIZAÇÃO DA 8A FESTA DAS NAÇÕES, E PELO BELÍSSIMO TRABALHO DESENVOLVIDO PERANTE A NOSSA SOCIEDADE.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO ESPORTISTA RODRIGO YAMAMURA GUIMARÃES, PELO BELÍSSIMO HISTÓRICO DE VIDA E DEDICAÇÃO AO MOTOCROSS, MODALIDADE ESPORTIVA NA QUAL TEM SIDO DESTAQUE.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO MINISTRO DA SAÚDE, AO PRESIDENTE DO CONSELHO FEDERAL DE MEDICINA E AO JUIZ DA 20A VARA FEDERAL CÍVEL DA SEÇÃO JUDICIÁRIA DO DISTRITO FEDERAL, MANIFESTANDO CONTRARIEDADE À DECISÃO QUE SUSPENDEU PARCIALMENTE A PORTARIA NO 2.488/2011 DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" PELO FALECIMENTO DO SR. MARCIO LUIZ ITSUO SUGUINOSHITA, OCORRIDO NO DIA 21 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; PELA VITÓRIA DO TIME DE REGISTRO NO XVIII CAMPEONATO REGIONAL DE VETERANÍSSIMOS DO VALE DO RIBEIRA, NO ÚLTIMO DIA 21 DE OUTUBRO DE 2017, NA CIDADE DE MIRACATU.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>CRISTIANO DE OLIVEIRA, CÉLIO DA FARMÁRCIA, DIABINHO, DRª INÊS KAWAMOTO, FABIO TATU, GERSON TEIXEIRA, HEITOR SANSÃO, MARCELO COMERON, PRIMO, RAFA FREITAS, SANDRA KENNEDY, TON ADORNO, VANDER LOPES</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE REPÚDIO&amp;#8221; AO EXCELENTÍSSIMO SENHOR MINISTRO DO TRABALHO E AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA REPÚBLICA, PELA EDIÇÃO DA PORTARIA N.O 1.129 DE 13 DE OUTUBRO DE 2017, QUE MODIFICOU SENSIVELMENTE A CONCEITUAÇÃO SOBRE AS CONDIÇÕES ANÁLOGAS AO TRABALHO ESCRAVO.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MOÇÃO DE APLAUSO&amp;#8221; AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA - IFSP CAMPUS REGISTRO, PELA REALIZAÇÃO DA SEMANA NACIONAL DE CIÊNCIA E TECNOLOGIA 2017 - </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;MOÇÃO DE APELO&amp;#8221; AOS EXCELENTÍSSIMOS SENHORES MINISTRO DO SUPREMO TRIBUNAL FEDERAL, PARA QUE NA VOTAÇÃO DA AÇÃO DIRETA DE INCONSTITUCIONALIDADE Nº 3.239 DE 2004, SEJA GARANTIDO O DIREITO À TERRA AOS QUILOMBOLAS, ASSEGURADO PELA CONSTITUIÇÃO FEDERAL E REGULAMENTADO PELO DECRETO Nº 4.887 DE 2003.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER", À SENHORA JUNKO YAMAMURA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE &amp;#8220;CIDADÃO HONORÁRIO&amp;#8221; AO SENHOR DEPUTADO PAULO CORRÊA JUNIOR.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE HONRA AO MÉRITO "VEREADOR SYMPHRÔNIO COSTA" À PROFESSORA SRA. LAURA LAGANÁ.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE &amp;#8220;CIDADÃ HONORÁRIA&amp;#8221; A SENHORA UME SHIMADA.</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE TEMPORARIAMENTE, POR EVENTUAL INCONSTITUCIONALIDADE,A EXECUÇÃO DA LEI COMPLEMENTAR N° 76/2017, QUE &amp;#8220;INCLUI E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 034 DE 07 DE ABRIL DE 2008, ALTERADA PELA LEI COMPLEMENTAR Nº 37/2008 DE 22 DE JULHO DE 2008, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDENCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE TEMPORARIAMENTE, POR EVENTUAL INCONSTITUCIONALIDADE, A EXECUÇÃO DO ART. 6º DA LEI MUNICIPAL N° 1.697/2017, QUE &amp;#8220;DISPÕE SOBRE A REVISÃO SALARIAL DA REMUNERAÇÃO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE REGISTRO E DE SUA AUTARQUIA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR KEIJI NAKAMURA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR LUIZ PAULO TEIXEIRA FERREIRA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR WANDER FERREIRA PINTO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ACCACIO JOSÉ CORREA RODRIGUES TUCUNDUVA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA A SENHORA JUNKO YAMAMURA.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ANTONIO DE PAULA SOARES DA SILVA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ANTONIO FRANCISCO DE SOUZA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR DEPUTADO ESTADUAL, MARCIO CEZAR DE CAMARGO.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR RENATO ZACARIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO QUE ACRESCENTA O INCISO IV AO ARTIGO 169 E INCISO VI AO ARTIGO 172 DA LEI COMPLEMENTAR N° 069/1993, QUE INSTITUI O &amp;#8220;CÓDIGO DE POSTURAS DO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E SUBSTITUI DISPOSITIVOS NA LEI MUNICIPAL Nº 69 DE 9 DE DEZEMBRO DE 1993 &amp;#8211; CÓDIGO DE POSTURAS DO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDROSO, 'INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DA CIDADE E DATAS COMEMORATIVAS DO MUNICÍPIO DE REGISTRO, A "SEMANA DA FAMÍLIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA OS INCISOS XVII, XVIII, XIX E XX AO ARTIGO 2°, O 'PARÁGRAFO ÚNICO' DO ART. 7º PASSA A SER NUMERADO COMO 'PARÁGRAFO 1º' E FICA ACRESCENTADO O 'PARÁGRAFO 2º' NO ART. 7º, TODOS DA LEI N° 1.503/2015, QUE INSTITUI O PROGRAMA </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º DA LEI MUNICIPAL N° 1.346/2013 QUE &amp;#8220;DISPÕE SOBRE A PROIBIÇÃO DO USO DE TELEFONE CELULAR E SIMILAR ELETRÔNICO PORTÁTIL NAS SALAS DE AULA DA REDE PÚBLICA MUNICIPAL E PARTICULAR DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE REGISTRO A SEMANA DA FAMÍLIA</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO CALENDÁRIO MUNICIPAL O DIA 15 DE JUNHO COMO DIA DE CONSCIENTIZAÇÃO E COMBATE À VIOLÊNCIA CONTRA O IDOSO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO ÂMBITO DO MUNICÍPIO DE REGISTRO O PROGRAMA &amp;#8220;ADOTE UMA PRAÇA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA PESSOA COM DEFICIÊNCIA NO MUNICÍPIO DE REGISTRO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DA PRESENÇA DE DOULA DURANTE TODO O PERÍODO DE TRABALHO DE PARTO, PARTO E PÓS-PARTO IMEDIATO, BEM COMO NAS CONSULTAS E EXAMES DE PRÉ-NATAL, SEMPRE QUE SOLICITADA PELA PARTURIENTE, NAS MATERNIDADES, HOSPITAIS E ESTABELECIMENTOS DA REDE PÚBLICA MUNICIPAL OU PRIVADA DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A EXPOSIÇÃO PÚBLICA DE MATERIAL ERÓTICO E PORNOGRÁFICO, DE CONTEÚDO IMPRÓPRIO PARA MENORES DE 18 ANOS NO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS VIAS PÚBLICAS E ÁREAS URBANAS DO MUNICÍPIO DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1º DA LEI Nº 627/2006, QUE &amp;#8220;OBRIGA AS EMPRESAS CONTRATADAS ATRAVÉS DE LICITAÇÃO PARA CONSTRUÇÃO DE OBRAS DE QUALQUER NATUREZA EM 40% DA MÃO DE OBRA A SER UTILIZADA ENTRE MORADORES DO MUNICÍPIO DE REGISTRO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA PRATA DA CASA", QUE ESTABELECE_x000D_
 _x000D_
 A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O DIA MUNICIPAL DO AGENTE COMUNITÁRIO DE SAÚDE, A SER COMEMORADO ANUALMENTE EM 04 DE OUTUBRO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NORMA DE DESEMBARQUE DE USUÁRIOS DE TRANSPORTE PÚBLICO COLETIVO DAS LINHAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DOS VEREADORES NO 61° CONGRESSO ESTADUAL DE MUNICÍPIOS.</t>
   </si>
   <si>
     <t>ALTERA RESOLUÇÃO N° 03/2009, DE 3 DE JUNHO DE 2009, QUE &amp;#8220;DISPÕE O USO DE CRACHÁ E UNIFORME PELOS SERVIDORES DA CÂMARA MUNICIPAL DE REGISTRO&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOLHE RECURSO EM FACE DA DECISÃO QUE DEIXOU DE RECEBER PROPOSITURA DO PROJETO DE LEI Nº 01/2017 QUE &amp;#8220;INSTITUI SISTEMA ESPECIAL DE RESERVA DE VAGAS, RESGUARDANDO PARTE DAS VAGAS NOS CURSOS E ATIVIDADES ESPORTIVAS, CULTURAIS E SOCIAIS, PROMOVIDAS PELA MUNICIPALIDADE, ATRAVÉS DOS ÓRGÃOS COMPETENTES, A JOVENS QUE ESTEJAM CUMPRINDO MEDIDA SOCIOEDUCATIVA DE LIBERDADE ASSISTIDA.</t>
   </si>
   <si>
     <t>JR - JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>NÃO ACOLHE RECURSO EM FACE DE ATO DO PRESIDENTE DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ENTREGA DO BRASÃO DO  MUNICÍPIO E O DIPLOMA DE DESTAQUE DO ANO - SEGURANÇA PÚBLICA, A SEREM CONCEDIDOS AOS POLICIAIS RODOVIÁRIOS FEDERAIS, AOS POLICIAIS CIVIS E MILITARES ( INCLUÍDOS TAMBÉM OS MEMBROS DO CORPO DE BOMBEIROS , POLÍCIA RODOVIÁRIA ESTADUAL E FLORESTAL) DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A ALÍNEA &amp;#8220;I&amp;#8221; AO ART. 11 DA RESOLUÇÃO Nº 12/2014 QUE DISPÕE SOBRE USO DE VEICULO OFICIAL DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER, NO ÂMBITO DA CÂMARA MUNICIPAL DE REGISTRO PE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SECRETARIA MUNICIPAL DE ASSISTÊNCIA, DESENVOLVIMENTO SOCIAL E ECONOMIA SOLIDÁRIA, INFORMAÇÕES A RESPEITO DO PROGRAMA BOLSA ALUGUEL SOCIAL, O QUAL É ESTABELECIDO PELA LEI MUNICIPAL 1.101/2010_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO AO DER (DEPARTAMENTO ESTADUAL DE ESTRADAS E RODAGENS) PARA QUE ENVIE INFORMAÇÕES SOBRE SE OS AGENTES SOCORRISTAS DE VEÍCULOS E TRÂNSITO - A EXEMPLO DAQUELES QUE FICAM DE 'PLANTÃO' NO TREVO DE REGISTRO PARA A CIDADE DE SETE BARRAS (EM FRENTE AO PRÉDIO DO POUPATEMPO) - POSSUEM LEGITIMIDADE PARA APLICAREM MULTAS DE TRÂNSITO NO MUNICÍPIO DE REGISTRO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO À SECRETARIA MUNICIPAL DE OBRAS E PLANEJAMENTO, PARA QUE FORNEÇA CÓPIA DO PROJETO DE PLANTA E PERFIL DA CONSTRUÇÃO DA AV. CLARA GIANOTTI DE SOUZA, FEITA NA DÉCADA DE 1970 PELA SANEVALE, DURANTE O MANDATO DO PREFEITO JOSÉ MENDES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO À SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE FORNEÇA CÓPIA DOS SEGUINTES DOCUMENTOS: (I) RELATÓRIO DE GESTÃO ANUAL DO CEREST DE 2008 A 2016; (II) PRESTAÇÃO DE CONTAS DAS VERBAS DO CEREST DE 2008 A 2016; (III) ORGANOGRAMA FUNCIONAL COM DISCRIMINAÇÃO DOS CARGOS, NOMES DOS OCUPANTES E RESPECTIVOS SALÁRIOS DE 2008 A 2016; (IV) TERMO DE CONCESSÃO DO PRÉDIO MUNICIPAL AO CEREST; (V) TERMO DE CONVÊNIO ENTRE O MUNICÍPIO E O GOVERNO FEDERAL DO CEREST._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO À SECRETARIA MUNICIPAL DE ESPORTES, PARA QUE FORNEÇA CÓPIA DOS SEGUINTES DOCUMENTOS: (I) REGIMENTO INTERNO DO CONSELHO MUNICIPAL DE ESPORTES; (II) ATAS DAS ELEIÇÕES DA ÚLTIMA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ESPORTES; (III) TODOS OS PROCESSOS E PROCEDIMENTOS COMPLETOS DAS CONCESSÕES ATÉ ENTÃO REALIZADAS PELO </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO À ELEKTRO, PARA QUE INFORME E JUSTIFIQUE O PORQUÊ A RUA PARÁ (PRÓXIMO À VIELA PARÁ), NA VILA SÃO FRANCISCO EM REGISTRO-SP, ESTÁ DESDE O FINAL DE DEZEMBRO COM QUASE METADE DA RUA SEM ILUMINAÇÃO NOS POSTES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DA SITUAÇÃO DO CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DE REGISTRO E A ALEM (AMIGOS DA LEGIÃO MIRIM), ASSIM COMO JUSTIFICATIVAS PARA A AUSÊNCIA DO MESMO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO AO SESC REGISTRO, PARA QUE INFORME SOBRE A INDICAÇÃO E NOMENCLATURA DO TEATRO DO KKKK COMO </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE SEJAM FORNECIDAS AS INFORMAÇÕES NECESSÁRIAS REFERENTE AO PERÍODO DE 01 DE JANEIRO A 31 DE DEZEMBRO DE 2016, REFERENTE AO QUE SE SEGUE DISCRIMINADO: 1. RELAÇÃO COM O NÚMERO, DATA, RAZÃO SOCIAL E CNPJ DO FORNECEDOR E O RESPECTIVO VALOR EM REAIS DE TODAS AS NOTAS FISCAIS DE SERVIÇOS/MERCADORIAS, CUJO PAGAMENTO FOI REALIZADO FORA DA ORDEM CRONOLÓGICA. 2. CÓPIAS COMPLETAS DE TODAS DAS NOTAS FISCAIS REFERENCIADAS E RELACIONADOS NOS AVISOS DE QUEBRA DE ORDEM CRONOLÓGICA QUE FORAM PUBLICADOS OS EDITAIS (CÓPIAS PODERÃO SER EM PAPEL OU EM MEIO DIGITAL). 3. RELAÇÃO COMPLETA DA ORDEM CRONOLÓGICA E PAGAMENTOS REALIZADOS IDENTIFICANDO AS NOTAS FISCAIS EM QUE A ORDEM QUE FOI QUEBRADA. 4. A ESPECIFICAÇÃO DO ARGUMENTO, PARA CADA UM DOS CASOS EM QUE O PROCEDIMENTO DA QUEBRA DA ORDEM CRONOLÓGICA FOI UTILIZADO EM QUE SE JUSTIFICA O RELEVANTE INTERESSE PÚBLICO PARA A TOMADA DE POSIÇÃO ADMINISTRATIVA. </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO À PRESIDÊNCIA DO AME (APOIO AO MENOR ESPERANÇA), PARA QUE INFORME SOBRE O PORQUÊ DA AUSÊNCIA DE PAGAMENTO DE TODOS OS CONTRATADOS DESDE NOVEMBRO DE 2016, BEM COMO DAS COMPRAS MENSAIS PARA OS ATENDIDOS PELA ENTIDADE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DA SECRETARIA DA CULTURA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O SERVIÇO DE CORREIOS E TELÉGRAFOS. </t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL  INFORMAÇÕES REFERENTES AO CEU -</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO INSTITUTO MÉDICO LEGAL(IML) DE REGISTRO OU AO RESPONSÁVEL DA SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO, SOLICITANDO INFORMAÇÕES SOBRE O FUNCIONAMENTO DO SERVIÇO DE LIBERAÇÃO DE CORPOS ENCAMINHADOS A SEDE DA INSTITUIÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO A SABESP,PARA QUE INFORME SOBRE A MANUTENÇÃO DOS BURACOS ABERTOS POR ESTA INSTITUIÇÃO NA RUA MOÇAMBIQUE, NO JARDIM XANGRILÁ.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE SEJAM FORNECIDAS AS INFORMAÇÕES FUNDAMENTAIS AO CUMPRIMENTO DA NOSSA PRERROGATIVA FISCALIZATÓRIA, EM NOME DA ECONOMIA DE RECURSOS EM PROL DO MUNICÍPIO;</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM FORNECIDAS AS INFORMAÇÕES POR ESCRITO E, DE ACORDO COM OS PRAZOS PREVISTOS, REFERENTES A ESCOLA MUNICIPAL PREFEITO JOSÉ DE CARVALHO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO A SUPERINTENDÊNCIA E/OU RESPONSÁVEL PELA DIRETORIA DA APAMIR, SOLICITANDO INFORMAÇÕES A ESSA CASA DE LEIS SOBRE A SITUAÇÃO ATUAL DA INSTITUIÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DA PROMOÇÃO DO CARNAVAL 2017,PELO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE SEJAM FORNECIDAS INFORMAÇÕES SOBRE A RELAÇÃO DE TODOS IMÓVEIS ALUGADOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO MUNICIPAL, ENVIO DE CÓPIA INTEGRAL DO CONVÊNIO FIRMADO JUNTO COM A EMPRESA PREVER.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE EDUCAÇÃO,INFORMAÇÕES SOBRE A QUANTIDADE E RELAÇÃO DOS PROFISSIONAIS INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NA REDE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADA A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE PARA QUE SE DIGNE MANDAR EXPEDIR RELATÓRIO SOBRE OS GASTOS DOS RECURSOS ORIUNDOS DO MINISTÉRIO DA SAÚDE, CUJA FINALIDADE INICIAL ERA SUBSIDIAR O PROGRAMA DOS AGENTES COMUNITÁRIOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO O SERVIÇO DE PATROLAMENTO NA ESTRADA CHÁ RIBEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO À PRESIDÊNCIA DO AME, PARA QUE INFORME SOBRE O PORQUÊ DA AINDA AUSÊNCIA DE PAGAMENTO DE TODOS OS CONTRATADOS, DOS SALÁRIOS DE JANEIRO, FEVEREIRO, 13º E FÉRIAS, BEM COMO DAS COMPRAS MENSAIS PARA OS ATENDIDOS PELA ENTIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SENHOR EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE FORNEÇA POR ESCRITO, TODAS AS INFORMAÇÕES REFERENTES A VIAGEM DO SR. PREFEITO MUNICIPAL A ALEMANHA ENTRE OS DIAS 11 A 18 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, PARA QUE SEJA OFICIADO AO CONSELHO TUTELAR DE REGISTRO, SOLICITANDO INFORMAÇÕES SOBRE A ESCALA SEMANAL E DE SOBRE AVISO DOS CONSELHEIROS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE EDUCAÇÃO DESSE MUNICÍPIO QUE ENCAMINHE À ESSA CASA DE LEIS INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE ACOMPANHAMENTO DO TRANSPORTE ESCOLAR E NORMATIZAÇÃO DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO A JACATIRÃO CONSTRUÇOES LTDA ME, PARA QUE INFORME SOBRE A SITUAÇÃO JURÍDICA, ADMINISTRATIVA E OPERACIONAL DA EXECUÇÃO DA REVITALIZAÇÃO DA PRAÇA DOS EXPEDICIONÁRIOS NA CIDADE DE REGISTRO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO A SECRETARIA DE TURISMO DO ESTADO DE SÃO PAULO, PARA QUE INFORME SOBRE A SITUAÇÃO JURÍDICA, ADMINISTRATIVA E OPERACIONAL DA EXECUÇÃO DA LICITAÇÃO DE REVITALIZAÇÃO DA PRAÇA DOS EXPEDICIONÁRIOS NA CIDADE DE REGISTRO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE EDUCAÇÃO, QUE ENCAMINHE À ESSA CASA DE LEIS INFORMAÇÕES SOBRE A QUESTÃO DO ACÚMULO DE CARGOS, CONFORME REGE A CONSTITUIÇÃO FEDERAL, NO SEU ARTIGO 37, INCISO XVI.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO A C&amp;K CONSTRUÇOES LTDA EPP, PARA QUE INFORME SOBRE O PORQUÊ, CORRIQUEIRAMENTE, DA REALIZAÇÃO DE ROÇADAS E MANUTENÇÕES NA CIDADE DE REGISTRO SEM A UTILIZAÇÃO DA TELA DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO AO CONSAÚDE SOBRE O FUNCIONAMENTO DOS MECANISMOS DE AQUISIÇÃO DE MEDICAMENTOS, CONTROLE DA UTILIZAÇÃO E QUALIDADE DOS MEDICAMENTOS E INSUMOS ADQUIRIDOS E APURAÇÃO DE RECLAMAÇÕES DE MUNÍCIPES DA CIDADE DE REGISTRO QUE UTILIZAM O HOSPITAL REGIONAL LEOPOLDO BEVILACQUA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO AO DER PARA QUE ENVIE INFORMAÇÕES SOBRE O PORQUÊ NÃO HOUVE A COLOCAÇÃO DE PLACAS SINALIZADORAS DE TRÂNSITO ALERTANDO PARA QUE OS FARÓIS PERMANEÇAM ACESOS NA RODOVIA SP 139 - EMPEI HIRAIDE, PRINCIPALMENTE NO TRECHO QUE CONCERNE AO MUNICÍPIO DE REGISTRO, ABRANGENDO: 1) A FIAT DISVEP (RUA JOFRE MANOEL); 2) ROTATÓRIA DO MONUMENTO DA IMIGRAÇÃO JAPONESA (AV. CLARA GIANOTTI DE SOUZA); 3) ROTATÓRIA PRÓXIMA AO GINÁSIO MÁRIO COVAS (RUA MARGINAL E AV. CECY TEIXEIRA DE MELO) E; 4) A ROTATÓRIA DO AME - APOIO AO MENOR ESPERANÇA (RUA JOAQUIM MARQUES ALVES);</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE PLANEJAMENTO URBANO E OBRAS, QUE ENVIE INFORMAÇÕES SOBRE O PLANO COMUNITÁRIO DE PAVIMENTAÇÃO URBANA,CONFORME TRATA A LEI Nº 1.387 DE 26/11/2013.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROCESSO REFERENTE AO CONVÊNIO 5658 &amp;#8211; REFORMA E AMPLIAÇÃO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO CONSAÚDE, PARA QUE ENCAMINHE À ESSA CASA DE LEIS INFORMAÇÕES, SOBRE O FUNCIONAMENTO DOS MECANISMOS DE FINANCIAMENTO E CUSTEIO DAS UNIDADES DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A FRENTE DE TRABALHO RURAL, EM ESPECIAL AO TRABALHO DO "CONSERVEIRO".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO HOSPITAL REGIONAL/ CONSAÚDE REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇOS NA ÁREA ONCOLÓGICA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CONSAÚDE, INFORMAÇÕES REFERENTE À PROPOSTA DE READEQUAÇÃO DOS SERVIÇOS AMBULATORIAIS PRESTADOS PELO COMPLEXO AMBULATORIAL REGIONAL - CAR E PELO LABORATÓRIO REGIONAL ASSIM COMO, AS DEMANDAS DOS USUÁRIOS E TRABALHADORES DESTES SERVIÇOS QUE SE MOBILIZAM PARA DIALOGAR SOBRE O TEMA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CONSAÚDE O ENVIO DE INFORMAÇÕES ACERCA DAS VIATURAS E VEÍCULOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA GESTÃO DA ENTIDADE "ASSOCIAÇÃO RENASCER".</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REQUER AO SR. PREFEITO SOBRE POÇO ARTESIANO NO BAIRRO CAPINZAL DE CIMA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VALORES DESTINADOS À AQUISIÇÃO DE MEDICAMENTOS PELA SECRETARIA MUNICIPAL DE SAÚDE DURANTE OS ANOS DE 2011 A 2016.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SR. PREFEITO SOBRE OS CUSTOS DA UPA E CONVÊNIOS DO APAMIR.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA E A SABESP A RESPEITO DA CONCESSÃO DE EXPLORAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODOS OS VEÍCULOS QUE COMPÕE A FROTA DO MUNICÍPIO SOB A GESTÃO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO E O FUNDO DE APOIO À CIÊNCIA, TECNOLOGIA E INOVAÇÃO, CONFORME TRATA A LEI 1589 DE 14/03/2016.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DE ACOMPANHAMENTO DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO- FUNDEB.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO RESPONSÁVEL PELO COMPLEXO AMBULATORIAL REGIONAL - CAR SAÚDE MENTAL, INFORMAÇÕES SOBRE OS MECANISMOS DE AQUISIÇÃO, DISPENSAÇÃO E A RELAÇÃO DE MEDICAMENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA, DESENVOLVIMENTO SOCIAL E ECONOMIA SOLIDÁRIA DESSE MUNICÍPIO INFORMAÇÕES SOBRE O CONSELHO MUNICIPAL DA JUVENTUDE, CONFORME TRATA A LEI 1585 DE 19/02/2016.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO O CAR COMPLEXO AMBULATORIAL REGIONAL / CONSAUDE INFORMAÇÕES REFERENTES A DISTRIBUIÇÃO DOS MEDICAMENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DO RELATÓRIO E LISTA DE PRESENÇA DA CONFERÊNCIA MUNICIPAL DA ASSISTÊNCIA SOCIAL, REALIZADA NO MÊS DE JULHO NO MUNICÍPIO DE REGISTRO, ASSIM COMO DAS ETAPAS PREPARATÓRIAS REALIZADAS NOS CRAS.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DE DOCUMENTOS REFERENTES AO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER (CMDM).</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA FÍSICA OU EM MEIO DIGITAL DOS DOCUMENTOS REFERENTES AO CENTRO DE REFERÊNCIA DE ATENDIMENTO DA MULHER(CRAM).</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE O PLANEJAMENTO REALIZADO NO ÂMBITO MUNICIPAL PELA CÂMARA TÉCNICA DE GESTÃO E MONITORAMENTO OU ESPECIFICAMENTE PELA COORDENADORIA DE POLÍTICA PARA MULHERES, ACERCA DO PACTO NACIONAL PELO ENFRENTAMENTO DA VIOLÊNCIA CONTRA MULHER.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DO TERMO DE CONVENIO REFERENTE PACTO NACIONAL PELO ENFRENTAMENTO DA VIOLÊNCIA CONTRA MULHER.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DOS DOCUMENTOS REFERENTES AO PROCESSO DE SELEÇÃO DOS CONTEMPLADOS PELO MINHA CASA MINHA VIDA, EMPREENDIMENTO JARDIM AGROCHÁ II.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DOS DOCUMENTOS REFERENTES AO PROCESSO DE SELEÇÃO DOS CONTEMPLADOS PELO MINHA CASA MINHA VIDA, EMPREENDIMENTO JARDIM AGROCHÁ III.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DOS DOCUMENTOS REFERENTES AO PROCESSO DE SELEÇÃO DOS CONTEMPLADOS PELO MINHA CASA MINHA VIDA, EMPREENDIMENTO JARDIM VIRGÍNIA.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTOS REFERENTES À ALIMENTAÇÃO ESCOLAR NA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL, CÓPIA (FÍSICO OU MEIO DIGITAL) DO CONTRATO DE FINANCIAMENTO NO ÂMBITO DO PROGRAMA DE MODERNIZAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS - PMAT 40/00638-7 DE 29 DE JULHO DE 2016 CONTRAÍDO PELA PREFEITURA MUNICIPAL DE REGISTRO JUNTO AO BNDES;</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O PLANEJAMENTO DO PODER EXECUTIVO MUNICIPAL PARA ATENDIMENTO, NA REDE MUNICIPAL DE EDUCAÇÃO, DOS ALUNOS QUE PASSARÃO RESIDIR NO JARDIM AGROCHÁ 2.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE PLANEJAMENTO ASSEGURADO JUNTO À SECRETARIA ESTADUAL DE EDUCAÇÃO PARA GARANTIA DE ATENDIMENTO NA REDE ESTADUAL DE EDUCAÇÃO DOS ALUNOS PASSARÃO RESIDIR NO JARDIM AGROCHÁ 2.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O PLANEJAMENTO DO PODER EXECUTIVO MUNICIPAL PARA GARANTIA DE ATENDIMENTO NA ATENÇÃO BÁSICA DE SAÚDE DOS MORADORES QUE PASSARÃO RESIDIR NO JARDIM AGROCHÁ 2.</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O PLANEJAMENTO DO PODER EXECUTIVO MUNICIPAL PARA GARANTIA DE TRANSPORTE COLETIVO PARA ATENDER OS MORADORES QUE PASSARÃO RESIDIR NO JARDIM AGROCHÁ 2.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORMAÇÕES ACERCA DO ANDAMENTO DO PROCESSO DE LICITAÇÃO, EM CURSO, PARA CONTRATAÇÃO DE EMPRESA VISANDO A EXECUÇÃO DAS OBRAS DE RECUPERAÇÃO DA ESTRADA MUNICIPAL DO BAIRRO PEROPAVA DECORRENTE DO CONVENIO COM O GOVERNO DO ESTADO DE SÃO PAULO DENOMINADO "MICRO BACIAS"</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL INFORME QUE SE O MÊS DE ENTREGA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL NOS ANOS DE 2013, 2014, 2015 E 2016 RELACIONANDO OS NÚMEROS DOS PROCESSOS LICITATÓRIOS SUSTENTOU A AQUISIÇÃO DOS UNIFORMES EM CADA UM DOS ANOS MENCIONADOS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO INCRA (INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA), INFORMAÇÕES SOBRE A REGULARIZAÇÃO FUNDIÁRIA DA COMUNIDADE QUILOMBOLA DO PEROPAVA.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA ESCOLA MUNICIPAL DO BAIRRO BAMBURRAL DE CIMA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTES A SOLICITAÇÕES DEPERMISSIONÁRIOS PARA EXERCER ATIVIDADE COMERCIAL NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE TRÂNSITO E MOBILIDADE URBANA, INFORMAÇÕES SOBRE O PROCESSO DE NOVA LICITAÇÃO DO TRANSPORTE PÚBLICO DE PASSAGEIROS, PROCESSOS ADMINISTRATIVOS E NOTIFICAÇÕES ACERCA DOS PROBLEMAS DE MANUTENÇÃO, ATRASOS E SITUAÇÃO PRECÁRIA DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AOS MEMBROS DA MESA DIRETORA A ALTERAÇÃO DO ART. 340 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, PARA QUE O VEREADOR AUSENTE, NAS SESSÕES ORDINÁRIAS, POR MOTIVO DE VIAGEM OFICIAL COMPROVADA, NÃO TENHA DESCONTOS EM SEUS SUBSÍDIOS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE DESENVOLVIMENTO AGRÁRIO E MEIO AMBIENTE DESSE MUNICÍPIO QUE ENCAMINHE À ESSA CASA DE LEIS INFORMAÇÕES SOBRE O SERVIÇO DE COLETA DE MATERIAL RECICLÁVEL.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE MANUTENÇÃO DE SERVIÇOS MUNICIPAIS DESSE MUNICÍPIO, QUE ENCAMINHE À ESSA CASA DE LEIS INFORMAÇÕES SOBRE O SERVIÇO DE COLETA DE MATERIAIS VOLUMOSOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10782,67 +10782,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.registro.sp.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>